--- v0 (2026-02-07)
+++ v1 (2026-06-05)
@@ -10,533 +10,2289 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1856" uniqueCount="746">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Dinho Maraskim</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/4/projeto_de_lei_no_01_2026.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/4/projeto_de_lei_no_01_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a formalizar a Cessão de Uso de bens imóveis públicos, a título gratuito e em regime de compartilhamento, ao Estado do Paraná, para funcionamento de instituições de ensino em dualidade administrativa, e convalida atos de ocupação preexistentes.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/5/projeto_de_lei_no_02_2026.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/5/projeto_de_lei_no_02_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Adicional Suplementar e Especial dá outras providências. Fica o Poder Executivo autorizado a abrir Crédito Adicional Suplementar e Especial no Orçamento Geral do Município para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/6/projeto_de_lei_no_03_2026.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/6/projeto_de_lei_no_03_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar e Especial e dá outras providências.</t>
   </si>
   <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/46/projeto_de_lei_no_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.447, de 29 de março de 2016, que autoriza a Concessão de Direito Real de Uso de Benfeitoria</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/47/projeto_de_lei_no_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Conjunto Habitacional Água Verde – Moreninha no Município de Santa He­lena e dá outras providências.</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/48/projeto_de_lei_no_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Conjunto Habitacional Terra Nova – Vila Celeste no Município de Santa Helena e dá outras providências.</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/49/projeto_de_lei_no_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.535, de 17 de maio de 2005, que Institui o Programa Municipal de Habitação Popular e dá outras providências.</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/50/projeto_de_lei_no_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Conjunto Habitacional Porto Seguro no Município de Santa Helena e dá outras providências.</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_no_09_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.112, de 15 de agosto de 2023, que institui o Programa Municipal de Habitação de Interesse Social -Habita Santa Helena e dá outras providências.</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/52/projeto_de_lei_no_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.111, de 03 de agosto de 2023, que institui o Programa Energia Sustentável e dá outras providências.</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/53/projeto_de_lei_no_11_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.538, de 16 de maio de 2017, que dispõe sobre o Programa de Incentivos para Melhoramento Genético da Pecuária de Leite.</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/54/projeto_de_lei_no_12_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.120 de 06 de setembro de 2023, que institui o Programa Municipal "Educa Mais Santa Helena", e dá outras providências.</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/55/projeto_de_lei_no_13_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1. 759 de 02 de abril de 2008, que institui o Regime Jurídico dos Servidores Públicos do Município de Santa Helena, das Autarquias, dando nova redação ao Art. 20.</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_no_15_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste de vencimentos aos servidores ocupantes dos cargos de Professor, Professor de Educação Física e Professor de Educação Infantil, para o fim específico de adequação ao piso salarial profissional nacional dos profissionais do magistério público da educação básica, nos termos da Lei Federal nº 11.738, de 16 de julho de 2008, alterada pela Medida Provisória nº 1.334, de 21 de janeiro de 2026, e Portaria MEC nº 82, de 29 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/57/projeto_de_lei_no_16_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo alterar artigo 2º Lei Municipal nº 3.253/2024 e conceder aumento no valor de repasse para custeio de despesas hospitalares.</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/128/projeto_de_lei_no_17_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.113 de 15 de agosto de 2023, que institui o programa de transferência de subsídio financeiro, denominado RENDA SANTA HELENA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/127/projeto_de_lei_no_18_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional suplementar no orçamento do Município de Santa Helena, para o exercício de 2026 (R$ 202.117,60).</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Implementação e regula o Sistema Municipal de Cultura – SMC do Município de Santa Helena, institui o Fundo Municipal de Cultura – FMC e dá outras providências</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/139/projeto_de_lei_no_20_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.764 de 09 de outubro de 2019, que Institui a Semana do Lago e dá outras providências.</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/140/projeto_de_lei_no_21_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a celebrar Termo de Cooperação Técnica com o Poder Judiciário do Estado do Paraná e o Município de Santa Helena, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/179/projeto_de_lei_no_22_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional especial e suplementar no orçamento do Município de Santa Helena, para o exercício de 2026. (R$8.021.557,30)</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/180/projeto_de_lei_no_23_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária do Município de Santa Helena para o exercício financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/205/projeto_de_lei_no_24_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.896, de 16 de setembro de 2021, que dispõe sobre a Política Municipal dos Direitos da Mulher, cria o Conselho Municipal dos Direitos da Mulher – CMDM, institui o Fundo Municipal dos Direitos da Mulher – FMDM e dá outras providências.</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/226/projeto_de_lei_no_25_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.759, de 02 de abril de 2008, que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município de Santa Helena, das Autarquias e Fundações Públicas.</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/227/projeto_de_lei_no_26_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.761 de 02 de abril de 2008, que institui o Regime Jurídico dos Servidores Públicos do Município de Santa Helena, das Autarquias.</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/228/projeto_de_lei_no_27_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 3.147 de 06 de novembro de 2023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/229/projeto_de_lei_no_28_2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o art. 107 da Lei Municipal nº 1.759/2008 e estabelece critérios para a concessão de horário especial ao servidor público municipal que possua cônjuge, filho ou dependente com deficiência.</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/230/projeto_de_lei_no_29_2026.pdf</t>
+  </si>
+  <si>
+    <t>Retifica a Primeira Alteração do Protocolo de Intenções do Consórcio Intermunicipal Multifinalitário Vale do Piquiri – CIMVAP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/231/projeto_de_lei_no_30_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional suplementar no orçamento do Município de Santa Helena, para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
     <t>31</t>
   </si>
   <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/232/projeto_de_lei_no_31_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional especial no orçamento do Município de Santa Helena, para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Adriana de Aquino Grasselli, Mu - Anderson Draghetti, Professora Sandra</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/182/projeto_de_resolucao_no_01_2026_anderson_draghetti.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Resolução nº 170/2022, para dispor sobre o limite anual de concessão de Títulos de Cidadão Honorário e Benemérito e, da outras providências.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda a Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Janaina Teodoro, Maurício da Bicicletaria, Paulão Zembrzuski, Professora Sandra</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/178/projeto_de_emenda_a_lei_organica_no_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o art. 130-A na Lei Orgânica do Município de Santa Helena para tornar obrigatória a execução da programação orçamentária que especifica.</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>PEM</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>Janaina Teodoro</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/61/proposta_de_emenda_modificativa_no_01_ao_projeto_de_lei_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa nº 01/2026 ao PL nº 10/2026 apresentada pela Vereadora Janaina Teodoro.</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/62/proposta_de_emenda_modificativa_no_02_ao_projeto_de_lei_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa nº 02/2026 ao PL nº 10/2026 apresentada pela Vereadora Janaina Teodoro.</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/63/proposta_de_emenda_modificativa_no_03_ao_projeto_de_lei_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa nº 03/2026 ao PL nº 10/2026 apresentada pela Vereadora Janaina Teodoro.</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/83/proposta_de_emenda_modificativa_n_01_ao_projeto_de_lei_n_16_2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa nº 01/2026 ao Projeto de Lei nº 16/2026 apresentada pela Vereadora Janaina Paula Teodoro.</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>PEA</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/59/proposta_de_emenda_aditiva_no_01_ao_projeto_de_lei_11_2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva nº 01/2026 ao PL nº 11/2026 apresentada pela Vereadora Janaina Teodoro.</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Professora Sandra</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/60/proposta_de_emenda_aditiva_no_01_ao_projeto_de_lei_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva nº 01/2026 ao PL nº 10/2026 apresentada pela Vereadora Sandra Soethe.</t>
+  </si>
+  <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei da Câmara Municipal</t>
   </si>
   <si>
+    <t>Adriana de Aquino Grasselli, Paulinho Vasatta</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/31/projeto_de_lei_no_01_2026_-_cmv.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a IGREJA PENTECOSTAL ASSEMBLÉIA DE DEUS KADOSH, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/65/projeto_de_lei_no_02_2026_cmv.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Associação Nação Imortal Tricolor – ANITSH – Consulado do Grêmio de Santa Helena.</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/84/projeto_de_lei_no_03_2026_cmv_-_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Altera o inciso I do § 1º do artigo 1º da Lei Municipal nº 1.853, de 24 de junho de 2009, com redação dada pela Lei nº 3.290, de 08 de abril de 2025, visando reduzir o prazo de constituição das entidades para acesso ao benefício de incentivo à integração social.</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>Aquiles Marcelo Alba</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/111/projeto_de_lei_no_04_2026_cmv.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Associação Lar Abrigo da Maturidade Amor e Cuidado, e da outra providências</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/112/projeto_de_lei_no_05_2026_cmv_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de logradouros públicos em novos conjuntos habitacionais no Município de Santa Helena e dá outras providências</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/141/projeto_de_lei_no_06_2026_cmv_-_paulo_vasatta_e_adriana_de_aquino.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Kit Lanche Saúde” para pacientes do SUS e acompanhantes em tratamento fora do domicílio no Município de Santa Helena, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Adriana de Aquino Grasselli, Aquiles Marcelo Alba, Francis Schley, Janaina Teodoro, Maurício da Bicicletaria, Mu - Anderson Draghetti, Paulinho Vasatta, Professora Sandra</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/156/projeto_de_lei_no_07_2026_cmv.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.853, de 24 de junho de 2009, com redação dada pela Lei nº 3.290, de 08 de abril de 2025.</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_lei_no_08_2026_cmv_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Altera e acrescenta dispositivos à Lei Municipal nº 3.068, de 12 de abril de 2023, alterada pela Lei Municipal nº 3.280/2025, para instituir o Livro das Homenageadas do Prêmio “Mulher Destaque” e sua divulgação em meio digital, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/177/projeto_de_lei_no_09_2026_cmv_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Denomina o Paço Municipal de Santa Helena, Estado do Paraná, como “Paço Municipal Arnaldo Weisheimer” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Francis Schley</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/183/projeto_de_lei_no_10_2026_cmv_francis_schley.pdf</t>
+  </si>
+  <si>
+    <t>Institui e Inclui no Calendário Oficial de Eventos do Município de Santa Helena o "Piquinique.day", e dá outras providências.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/206/projeto_de_lei_no_12_2026_cmv__anderson_draghetti.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de Função Gratificada para Gestor de Processos Legislativos no âmbito da Câmara Municipal de Vereadores de Santa Helena, e altera a redação da Lei Municipal nº 3.384/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/207/projeto_de_lei_no_13_2026_cmv__anderson_draghetti.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Auxílio-Alimentação aos servidores do Poder Legislativo do Município de Santa Helena e dá outras providências.</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/225/projeto_de_lei_no_14_2026_-_cmv.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de Função Gratificada de Gestor de Processos Legislativos e Governo Digital no âmbito da Câmara Municipal de Vereadores de Santa Helena, e altera a redação da Lei Municipal nº 3.384/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/7/indicacao_01_2026_francis_schley.pdf</t>
+  </si>
+  <si>
+    <t>FRANCIS SCHLEY - Ao Prefeito Municipal que estude a viabilidade técnica, orçamentária e operacional para aquisição e disponibilização de vacinas contra a dengue, em conformidade com as diretrizes do SUS e do Programa Nacional de Imunizações (PNI), como medida complementar as ações de vigilância epidemiológica e controle do vetor no âmbito do Município.</t>
+  </si>
+  <si>
+    <t>Paulão Zembrzuski</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/8/indicacao_02_2026__paulo_zembrzuski.pdf</t>
+  </si>
+  <si>
+    <t>PAULÃO ZEMBRZSUKI - Ao Prefeito Municipal que adote providências necessárias para a construção de uma escola municipal moderna, destinada ao atendimento da rede pública de ensino do município no Bairro São Luiz Gonzaga.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/9/indicacao_03_2026_francis_schley.pdf</t>
+  </si>
+  <si>
+    <t>FRANCIS SCHLEY - Ao Prefeito Municipal que adote as providências necessárias para agilizar o lançamento e a implementação de programa municipal de incentivo à instalação de sistemas de geração de energia solar as empresas do município.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/10/indicacao_05_2026__paulo_zembrzuski.pdf</t>
+  </si>
+  <si>
+    <t>PAULÃO ZEMBRZSUKI - Ao Prefeito Municipal que estude a possibilidade de elaborar um Projeto de Lei para atender os pequenos agricultores (agricultura familiar), no quesito incentivo, nos mesmos moldes do Projeto que beneficia os pescadores e apicultores do Município de Santa Helena, subsidiando a cada agricultor apto (profissional atuante).</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/11/indicacao_06_2026_paulo_zembrzuski.pdf</t>
+  </si>
+  <si>
+    <t>PAULÃO ZEMBRZUSKI - Ao Prefeito Municipal que implemente um programa de fomento a agroindústria, comércio e turismo, incrementando as agroindústrias, empresas comerciais, prestadores de serviços, de turismo e as atividades agrícolas e de psicultura, traçando diretrizes para concessão de incentivos e/ou benefícios para a geração de empregos, renda e melhoria de qualidade de vida dos habitantes do município de Santa Helena.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/12/indicacao_07_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>SANDRA SOETHE - Ao Prefeito Municipal que estude a possibilidade de viabilizar junto aos órgãos competentes, Monitores do Transporte Escolar, considerando a necessidade de garantir a segurança, o bem-estar e o adequado acompanhamento dos alunos durante o trajeto entre suas residências e as unidades escolares.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/13/indicacao_08_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>SANDRA SOETHE - Ao Prefeito Municipal que estude a possibilidade de fazer a reforma e revitalização das praças do Bairro Parque Verde, Terra das Águas e Progresso do Município, com especial atenção à manutenção de equipamentos, iluminação, paisagismo, acessibilidade e segurança.</t>
+  </si>
+  <si>
+    <t>Aquiles Marcelo Alba, Mu - Anderson Draghetti, Paulinho Vasatta</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/14/indicacao_09_2026_aquiles_alba_anderson_draghetti_e_paulo_vasatta.pdf</t>
+  </si>
+  <si>
+    <t>AQUILES ALBA, ANDERSON DRAGHETTI E PAULO VASATTA – Ao Prefeito Municipal que estude a possibilidade de fazer a alteração da Lei Municipal nº 2.048/2010 (e suas alterações, como a Lei nº 3.148/2023), para ajustar e equipar o vencimento básico do emprego público de Auxiliar de Saúde Bucal ao valor do cargo estatutário de Auxiliar de Dentista.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/15/indicacao_10_2026_aquiles_alba.pdf</t>
+  </si>
+  <si>
+    <t>AQUILES ALBA – Ao Prefeito Municipal que estude a possibilidade de fazer o alargamento da Avenida Airton Senna no Bairro cidade nova, incluindo meio fio, passeio, retirada dos postes e essencialmente a instalação subterrânea da rede elétrica.</t>
+  </si>
+  <si>
+    <t>Mu - Anderson Draghetti</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/16/indicacao_11_2026_anderson_draghetti.pdf</t>
+  </si>
+  <si>
+    <t>ANDERSON DRAGHETTI – Ao Prefeito Municipal que por meio da Secretaria Municipal de Agricultura, a criação de um Programa de Incentivo à Produção Leiteira, com a concessão de auxílio financeiro em pecúnia, a ser calculado com base na produção de leite dos produtores do município.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/17/indicacao_12_2026_anderson_draghetti.pdf</t>
+  </si>
+  <si>
+    <t>ANDERSON DRAGHETTI – Ao Prefeito Municipal que por meio da secretaria competente, que sejam realizados serviços periódicos de limpeza, poda de árvores, roçada, corte de capim e manutenção geral ao longo das rodovias municipais e estradas vicinais do município, podendo, para tanto, ser realizada a contratação de empresa terceirizada, conforme a legislação vigente, a fim de garantir maior agilidade e eficiência na execução dos serviços.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/18/indicacao_13_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>SANDRA SOETHE – Ao Prefeito Municipal que estude a possibilidade de viabilizar junto aos órgãos competentes, construção de um ponto de apoio ao Turista no refúgio biológico, com o objetivo de fortalecer o turismo local, oferecer melhor acolhimento aos visitantes e valorizar os atrativos culturais, históricos e naturais do município.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/19/indicacao_14_2026_paulo_vasatta_e_adriana_de_aquino.pdf</t>
+  </si>
+  <si>
+    <t>PAULO VASATTA E ADRIANA DE AQUINO – Ao Prefeito Municipal que estude a possibilidade de trocar a iluminação do Portal do Balneário de Santa helena no prolongamento da Avenida Brasil até o trevo, e fazer o alargamento, ajardinamento e iluminação da via que segue até o atracadouro.</t>
+  </si>
+  <si>
+    <t>Maurício da Bicicletaria</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/20/indicacao_15_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>MAURÍCIO WEIRICH – Ao Prefeito Municipal que estude a possibilidade de reformar as estruturas em ruínas do ginásio abandonado de São Clemente, para instalar uma indústria no local.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/21/indicacao_16_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>MAURÍCIO WEIRICH – Ao Prefeito Municipal que estude a possibilidade de realizar a construção de uma cobertura de ponto de ônibus, dotada de instalações sanitárias(banheiros), na praça localizada em frente a Igreja Católica, No Distrito de São Clemente.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao_17_2026_adriana_de_aquino_e_paulo_vasatta.pdf</t>
+  </si>
+  <si>
+    <t>PAULO VASATTA E ADRIANA DE AQUINO – Ao Prefeito Municipal que estude a possibilidade de construir uma capela mortuárias no Distrito de Vila Celeste.</t>
+  </si>
+  <si>
+    <t>Adriana de Aquino Grasselli</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/23/indicacao_18_2026_adriana_de_aquino.pdf</t>
+  </si>
+  <si>
+    <t>ADRIANA GRASSELLI – Ao Prefeito Municipal que estude a possibilidade de realizar a reforma completa do Centro Comunitário do Distrito de Vila Celeste, sendo que o local encontra-se em condições que demandam reforma estrutural completa, incluindo melhorias na parte elétrica, hidráulica, cobertura, pintura, acessibilidade, banheiros e demais adequações necessárias para garantir segurança, conforto e funcionalidade aos usuários.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/24/indicacao_19_2026_aquiles_alba.pdf</t>
+  </si>
+  <si>
+    <t>AQUILES ALBA – Ao Prefeito Municipal que estude a possibilidade de fazer a construção de choupanas estilo guarda sol, na extensão da orla da praia, e também a instalação de um balde maluco como atrativo para crianças e visitantes.</t>
+  </si>
+  <si>
+    <t>Márcia Josene EIdt Sotoriva</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/25/indicacao_20_2026_marcia_sotoriva.pdf</t>
+  </si>
+  <si>
+    <t>MARCIA SOTORIVA – Ao Prefeito Municipal que a empresa cessionária do Município, das edificações da Unidade de Produção de Leitões Desmamados seja consultada na formatação do edital ou dos editais de contratação das edificações que abrigarão o empreendimento.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/26/indicacao_21_2026_marcia_sotoriva.pdf</t>
+  </si>
+  <si>
+    <t>MARCIA SOTORIVA – Ao Prefeito Municipal que o fiscal de contrato da execução das obras da Unidade de Produção de Leitões Desmamados tenha uma comissão de acompanhamento do desenvolvimento das obras, sua qualidade e que esta comissão indicada pela empresa cessionária do empreendimento tenha a prerrogativa de fazer relatórios com apontamentos e histórico da execução e qualidade do material e das obras. Esses relatórios serão base para o Fiscal atestar o cumprimento do contrato.</t>
+  </si>
+  <si>
     <t>Paulinho Vasatta</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/31/projeto_de_lei_no_01_2026_-_cmv.pdf</t>
-[...224 lines deleted...]
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/30/indicacao_22_2026_adriana_de_aquino_e_paulo_vasatta.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/30/indicacao_22_2026_adriana_de_aquino_e_paulo_vasatta.pdf</t>
   </si>
   <si>
     <t>PAULO VASATTA E ADRIANA DE AQUINO – A Prefeita Municipal e a Secretaria de Educação que avaliem a viabilidade de implantar um vale para aquisição de material escolar, nos mesmos moldes do voucher já utilizado para a distribuição de uniformes escolares, com o objetivo de garantir maior acesso, dignidade e apoio as famílias dos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/33/indicacao_23_2026_anderson_draghetti.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/33/indicacao_23_2026_anderson_draghetti.pdf</t>
   </si>
   <si>
     <t>ANDERSON DRAGHETTI – A Prefeita Municipal que determine a realização de estudo visando a redução temporária da alíquota do ITBI, no âmbito do Município.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/34/indicacao_24_2026_aquiles_alba.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/34/indicacao_24_2026_aquiles_alba.pdf</t>
   </si>
   <si>
     <t>AQUILES ALBA – A Prefeita Municipal que estude a possibilidade de implantar decoração temática de Páscoa nas ruas e praças do município, com espaço para feira de chocolates e artesanatos e programação especial na semana da páscoa.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/35/indicacao_25_2026_paulo_zembrzuski.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/35/indicacao_25_2026_paulo_zembrzuski.pdf</t>
   </si>
   <si>
     <t>PAULÃO ZEMBRZUSKI – A Prefeita Municipal que estude a possibilidade de reativar a clinica do bebê.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/36/indicacao_26_2026_paulo_zembrzuski.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/36/indicacao_26_2026_paulo_zembrzuski.pdf</t>
   </si>
   <si>
     <t>PAULÃO ZEMBRZUSKI – A Prefeita Municipal que estude a possibilidade de implantar um sistema de distribuição de cestas básicas, uma vez a cada 45 dias no período de inverno e no período da piracema (desefo) aos pescadores do Município.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>27</t>
-[...2 lines deleted...]
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/37/indicacao_27_2026_mauricio_weirich.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/37/indicacao_27_2026_mauricio_weirich.pdf</t>
   </si>
   <si>
     <t>MAURICIO WEIRICH – A Prefeita Municipal e a Secretaria Municipal de Obras que faça a adoção das seguintes providências: Elaboração de projeto e execução de obras para a ampliação física do Posto de Saúde de São Clemente, instalação de cobertura e abrigo adequado para os pacientes que aguardam o transporte coletivo em frente a unidade, viabilização de acesso a banheiro para os pacientes que chegam ao local ainda de madrugada para aguardar o transporte, seja por meio de construção de um sanitário externo ou mediante a presença de um guarda/vigilante que possa disponibilizar o uso das dependências internas da unidade durante esse período, criação de área destinada ao estacionamento de veículos, visando atender adequadamente tanto os pacientes que buscam atendimento quanto os funcionários que atuam na unidade, organizando o fluxo de transito nas imediações</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>28</t>
-[...2 lines deleted...]
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/38/indicacao_28_2026_mauricio_weirich.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/38/indicacao_28_2026_mauricio_weirich.pdf</t>
   </si>
   <si>
     <t>MAURICIO WEIRICH – A Prefeita Municipal que faça a construção de Casas Populares no Distrito de São Clemente.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>29</t>
-[...5 lines deleted...]
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/43/indicacao_29_2026_janaina_teodoro.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/43/indicacao_29_2026_janaina_teodoro.pdf</t>
   </si>
   <si>
     <t>JANAINA TEODORO – A Prefeita Municipal que determine a revisão da Lei Municipal nº 3.113/2023 que Institui o Programa de Transferência de Subsídio Financeiro, denominado RENDA SANTA HELENA e da outras providências, bem como demais Leis Municipais que eventualmente façam o regramento dos benefícios fornecidos à população em estado de vulnerabilidade através da Secretaria Municipal de Assistência Social com a máxima urgência, para que os atendimentos possam acontecer e chegar em que de fato precisa.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/44/indicacao_30_2026_janaina_teodoro.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/44/indicacao_30_2026_janaina_teodoro.pdf</t>
   </si>
   <si>
     <t>JANAINA TEODORO – A Prefeita Municipal que determine que seja feito com urgência os ajustes necessários na Lei Municipal 3.111/2023, que institui o Programa de Energia Sustentável e dá outras providências, a fim de que sejam abertos chamamentos públicos para inscrições dos interessados contemplando as famílias que ainda não foram atendidas pelo benefício.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_31_2026_janaina_teodoro.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_31_2026_janaina_teodoro.pdf</t>
   </si>
   <si>
     <t>JANAINA TEODORO – A Prefeita Municipal que determine a revisão das Leis de Incentivo às Atividades Rurais sendo elas, a Lei Municipal nº 2.943/2022 que instituiu o Programa “Viabiliza Agro” e a Lei Municipal nº 3.339/2025 que Institui o Programa “Desenvolve Agro”, no sentido de ampliar as ações e incentivos para o fortalecimento das atividades bem como, agilidade no atendimento aos Produtores Rurais.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/39/indicacao_32_2026_anderson_draghetti.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/39/indicacao_32_2026_anderson_draghetti.pdf</t>
   </si>
   <si>
     <t>ANDERSON DRAGHETTI – A Prefeita Municipal que realize a instalação de pontos de ônibus em todos os seis distritos do Município, bem como na Rua Ângelo Cattani, contemplando ambos os lados das rodovias estaduais e municipais e os locais onde houver necessidade, a fim de atender adequadamente os usuários do transporte coletivo.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/40/indicacao_33_2026_francis_schley.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/40/indicacao_33_2026_francis_schley.pdf</t>
   </si>
   <si>
     <t>FRANCIS SCHLEY – A Prefeita Municipal que estude a possibilidade de efetuar pavimentação poliédrica na Linha Vera Cruz, iniciando na propriedade de Guido Bresolin e passando pelas propriedades de Fernanda Bresolin, Dilton Gomes, Darvil Bianchet e Idelson Piletti.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/41/indicacao_35_2026_anderson_draghetti.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/41/indicacao_35_2026_anderson_draghetti.pdf</t>
   </si>
   <si>
     <t>ANDERSON DRAGHETTI – A Prefeita Municipal que elabore e implemente um Projeto de transporte público municipal, com atenção especial aos trabalhadores que se deslocam diariamente dos distritos para a sede do Município.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/42/indicacao_36_2026_adriana_de_aquino_e_paulo_vasatta.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/42/indicacao_36_2026_adriana_de_aquino_e_paulo_vasatta.pdf</t>
   </si>
   <si>
     <t>ADRIANA GRASSELLI E PAULO VASATTA – A Prefeita Municipal que estude a possibilidade de reformar e ampliar o playground do Distrito de Vila Celeste, contemplando com arborização no entorno, com espécies adequadas a sombra, iluminação pública eficiente, garantindo segurança no período noturno, criação de espaços com bancos para os pais ou responsáveis permitindo que acompanhem com mais conforto as crianças.</t>
   </si>
   <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Adriana de Aquino Grasselli, Aquiles Marcelo Alba, Francis Schley, Mu - Anderson Draghetti, Paulão Zembrzuski, Paulinho Vasatta</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/64/37_2026_-_aquiles_alba_anderson_draghetti_francis_schley_paulao_zembrzuski_paulo_vasatta_e_adriana_grasselli.pdf</t>
+  </si>
+  <si>
+    <t>AQUILES ALBA, ANDERSON DRAGHETTI, FRANCIS SCHLEY, ADRIANA GRASSELLI, PAULÃO ZEMBRZUSKI, PAULO VASATTA – A Prefeita Municipal que estude a possibilidade de realizar a permuta de área entre Município e Estado para alocar o novo Departamento de Trânsito (DETRAN).</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/66/38_2026_-_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>SANDRA SOETHE – A Prefeita Municipal que adote as providencias necessárias para a regulamentação da Lei Federal nº 15.326, de 06 de janeiro de 2026, que reconhece como professores os profissionais que atuam diretamente na Educação infantil (0 a 4 anos), mesmo quando denominados auxiliares, cuidadores e educadores.</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/67/39_2026_-_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>JANAINA TEODORO – A Prefeita Municipal que determine a imediata confecção de processo para Concessão de Uso dos Módulos Comerciais localizados no Balneário Municipal, mais precisamente na “Praia Velha”, que foram, ainda em 2023, revitalizados para essa finalidade.</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/68/40_2026_-_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>JANAINA TEODORO – A Prefeita Municipal que determine que seja feito a construção de uma Unidade Básica de Saúde – UBS, para atender a população do Bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/69/41_2026_-_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>JANAINA TEODORO – A Prefeita Municipal que determine a retomada das atividades junto ao Departamento de Cultura do Município, hoje denominado Central Cultural, no sentido de atendimento as crianças, adolescentes, adultos e idosos que não são contemplados pelo Programa Educa Mais, considerando a idade corte prevista em Lei.</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/70/42_2026_-_aquiles_alba.pdf</t>
+  </si>
+  <si>
+    <t>AQUILES ALBA – A Prefeita Municipal que estude a possibilidade de criar benefício nos moldes do “Mãos a Obra”, específico para empreendimentos turísticos de hospedagem, considerados de interesse ao desenvolvimento do turismo urbano e rural de Santa Helena, que estejam regulares junto ao Cadastro de Prestadores de Serviços Turísticos do Ministério do Turismo – CADASTUR e Conselho Municipal de Turismo – COMTUR.</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/71/43_2026_-_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>MAURICIO WEIRICH – A Prefeita Municipal que seja viabilizado, por meio da Secretaria de Esportes ou outro setor competente, o transporte escolar (van ou similar) para buscar e levar os alunos das escolinhas de futebol que residem no distrito de São Clemente e demais Distritos.</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/72/44_2026_-_francis_schley.pdf</t>
+  </si>
+  <si>
+    <t>FRANCIS SCHLEY – A Prefeita Municipal que seja efetuada a pavimentação poliédrica no trecho que liga a Cerâmica Toebe até a propriedade do Senhor Francisco Fleck, no Distrito de Moreninha.</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/73/45_2026_-_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>SANDRA SOETHE – A Prefeita Municipal que viabilize a criação de um Centro de Convivência Dia para idosos do nosso Município.</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/74/46_2026_-_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>SANDRA SOETHE – A Prefeita Municipal que estude a possibilidade de fazer a alteração da Lei nº 3.161/2023, sendo em seu artigo 1º, que institui  o programa exclusivo para pessoas com TEA, sugerindo para transformar em um Programa Municipal de Apoio Multidisciplinar à Pessoa com Necessidades Especiais, passando a incluir TDAH: incluindo crianças com laudo que comprove a necessidade de acompanhamento multidisciplinar para controle de impulsividade e foco; Síndrome de Down: Garantia de acesso aos mesmos benefícios e terapias; Síndromes Correlatas e Deficiências Intelectuais/Neurológicas com a Inclusão de casos como Paralisia Cerebral, Síndrome de Rett, Síndrome do X-Frágil e Transtorno Desafiador Opositor (TDO), desde que devidamente laudados. Com a alteração o benefício financeiro mensal poderá ser expandido para cobrir o tratamento terapêutico dessas novas categorias. Sugere-se a redução da jornada de trabalho para funcionárias públicas mães/responsáveis, sem prejuízo salarial, que possuam filhos com as síndromes e transtornos elencados.</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/75/47_2026_-_paulao_zembrzuski.pdf</t>
+  </si>
+  <si>
+    <t>PAULÃO ZEMBRZUSKI – A Prefeita Municipal que estude a possibilidade de realizar a reforma da Praça Terra das Águas, contemplando com revitalização do piso, manutenção da iluminação pública, reforma de bancos e equipamentos, bem como adequações de acessibilidade, a fim de proporcionar maior segurança, conforto e bem-estar à população.</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/76/48_2026_-_anderson_draghetti.pdf</t>
+  </si>
+  <si>
+    <t>ANDERSON DRAGHETTI – A Prefeita Municipal que faça a instalação de uma lombada elevada no cruzamento entre a Avenida Otto Guilherme Beathalter e Rua Jorge Amado, no Distrito de São Roque.</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/77/49_2026_-_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>MAURICIO WEIRICH – A Prefeita Municipal que estude a viabilidade de reformar, e fazer a adequação para ceder, em regime de comodato, o imóvel público onde ficava a antiga Subprefeitura e o antigo Posto de Saúde, no distrito de São Clemente, atualmente desocupado, à Associação Clube de Mães, para fins de desenvolvimento de atividades sociais, educacionais e comunitárias.</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/78/50_2026_-_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>MAURICIO WEIRICH – A Prefeita Municipal que seja viabilizada a construção de uma rua coberta na praça do Distrito de São Clemente, destinada a realização de eventos, feiras e demais atividades comunitárias, em formato semelhante a existente no Município de Pato Bragado.</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/79/51_2026_-_paulo_vasatta_e_adriana_grasselli.pdf</t>
+  </si>
+  <si>
+    <t>ADRIANA GRASSELLI E PAULO VASATTA – A Prefeita Municipal que estude a viabilidade de elaborar e implementar um projeto destinado ao fornecimento de caixas d’agua as famílias devidamente cadastradas no Cadastro Único do Município de Santa Helena.</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/85/indicacao_52_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>SANDRA SOETHE – A Prefeita Municipal que estude a possibilidade de viabilizar junto aos órgãos competentes, para que o executivo contrate uma empresa terceirizada para manutenção de calhas de todos os estabelecimentos públicos do nosso município.</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/86/indicacao_53_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>JANAINA TEODORO – A Prefeita Municipal que disponibilize servidor do quadro da Secretaria Municipal de Agricultura e Abastecimento para auxiliar os produtores rurais na emissão da Nota Fiscal Eletrônica, conforme estabelecido na norma de procedimento fiscal nº 32/2025 do Governo do Paraná, que passou a vigorar em 05 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/87/indicacao_54_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>JANAINA TEODORO – A Prefeita Municipal que determine a imediata confecção de Processo Seletivo Simplificado para contratação de profissional Fonoaudiologia para atender as demandas da Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/88/indicacao_55_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>JANAINA TEODORO – A Prefeita Municipal que considerando a confecção do Projeto já durante o ano de 2025, determine com máxima urgência a construção da base própria para o SAMU de Santa helena, dando condições adequadas para o trabalho das equipes.</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/89/indicacao_56_2026_anderson_draghetti.pdf</t>
+  </si>
+  <si>
+    <t>ANDERSON DRAGHETTI – A Prefeita Municipal que determine a Secretaria competente a realização de estudos e posterior instalação de uma lombada elevada no cruzamento entre a Avenida São Paulo e a Avenida Paraná no Município de Santa Helena – PR.</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/90/indicacao_57_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>SANDRA SOETHE – A Prefeita Municipal que estude a possibilidade de viabilizar junto aos órgãos competentes, realização de ampliação e reforma da Escola Municipal Tancredo Neves, visando melhorar a infraestrutura e as condições de ensino para alunos, professores e demais servidores.</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_58_2026_adriana_de_aquino_e_paulo_vasatta.pdf</t>
+  </si>
+  <si>
+    <t>ADRIANA GRASSELLI E PAULO VASATTA – A Prefeita Municipal que estude a possibilidade, com base na demanda emergente da comunidade e no iminente crescimento da região, indicar ao Poder Executivo construção de um Centro Municipal de Educação infantil (CMEI) na Comunidade de Esquina Céu Azul.</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/92/indicacao_59_2026_paulo_zembrzuski.pdf</t>
+  </si>
+  <si>
+    <t>PAULÃO ZEMBRZUSKI – A Prefeita Municipal estude a possibilidade de realizar a base de estrada com pedras rachão na comunidade de São Clemente, passando pelas propriedades das famílias Rocha, Santos, Bom. Grafunda, Paludo e Da Costa.</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/93/indicacao_60_2026_anderson_draghetti.pdf</t>
+  </si>
+  <si>
+    <t>ANDERSON DRAGHETTI – A Prefeita Municipal que realize avaliação técnica e posteriormente determine a demolição da edificação da antiga escola da Comunidade Nova Esperança.</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/94/indicacao_61_2026_paulo_zembrzuski.pdf</t>
+  </si>
+  <si>
+    <t>PAULÃO ZEMBRZUSKI – A Prefeita Municipal que através da Secretaria competente que seja estudada, com a maior brevidade possível, a viabilidade de realização de serviço de tapa-buracos no trecho de estrada que liga a Linha Aparecidinha até Linha Braço do Norte, vias do município.</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/95/indicacao_62_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>MAURICIO WEIRICH – A Prefeita Municipal que seja realizada a reforma da Sub Prefeitura do Distrito de São Clemente, com atenção especial a substituição e reparo do telhado de cobertura dos maquinários, que se encontra danificado e quebrado.</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/96/indicacao_63_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>MAURICIO WEIRICH – A Prefeita Municipal que seja realizada a reforma do parquinho localizado ao lado do campo sintético, no Distrito de São Clemente, com a manutenção e substituição dos brinquedos quebrados, bem como a construção de banheiro no local.</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/97/indicacao_64_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>MAURICIO WEIRICH – A Prefeita Municipal que estude a viabilidade da implantação de um Parque Industrial no Distrito de São Clemente, com infraestrutura adequada para instalação de pequenas e médias empresas.</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/98/65_2026_-_janaina.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a confecção de Projeto, bem como, a execução da obra de alargamento da Rua denominada “Estrada Suburbana número 01”, que vai da Rua Martin Pescador – Loteamento Bela Vista, até a UTFPR – Universidade Tecnológica Federal do Paraná.</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/99/66_2026_-_janaina.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a agilidade na regularização da documentação das casas do Conjunto Habitacional Natureza, a fim de que possam ainda no ano de 2026 se enquadrarem no Programa de Energia Sustentável.</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/100/67_2026_-_janaina.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a Revisão da Lei Municipal nº 3.019/2022 que institui taxas de utilização de espaços e estabelece preços mínimos para o comércio temporário junto ao Balneário de Santa Helena e Cristo Esplendor, além de outras providências, para que a mesma ofereça redução dos valores pagos tanto pelos Munícipes, quanto pelos visitantes quando da locação de estruturas no Balneário Municipal, tais como os quiosques.</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/101/68_2026_-_aquiles_alba.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de adquirir ar-condicionado elétrico para ônibus e micro-ônibus escolares, para melhor atender e oferecer um transporte de qualidade aos alunos da rede de ensino.</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/102/69_2026_-_paulao_zembrzuski.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de viabilizar normas legais visando priorizar microempresas e empresas de pequeno porte nas contratações municipais, dentro dos limites da Lei Complementar Federal nº 123/2006, alterada pela Lei Complementar Federal nº 147//2014, através de compras e contratações.</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/103/70_2026_-_francis_schley.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que faça a aquisição de novos tablet’s para Agentes Comunitárias de Saúde do Município, bem como a atualização do sistema utilizado para captação de dados dos pacientes.</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/104/71_2026_-_francis_schley.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que os pacientes atendidos pelo CAPS – Centro de Atenção Psicossocial de Santa Helena que necessitem de terapias possam ter acesso ao Programa Educa Mais.</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/105/72_2026_-_francis_schley.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que construa a nova sede para o CAPS – Centro de Atenção Psicossocial de Santa Helena, tendo em vista que o local onde atualmente está instalado não oferece as condições adequadas de trabalho aos profissionais e tampouco dispõe de salas adequadas que garantam a privacidade dos atendimentos e a sanidade de um ambiente que trabalha exclusivamente com saúde pública.</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/106/73_2026_-_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que seja elaborado um projeto técnico para implantação de galerias pluviais, execução de aterros, bem como a limpeza e adequação do córrego que atravessa o Distrito de São Clemente.</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/107/74_2026_-_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que realize a revitalização completa da Rua Alda Schneider, no Distrito de São Clemente, contemplando com recapeamento asfáltico, alargamento da via e implantação de boca de lobo para melhoria do sistema de drenagem, em toda a sua extensão até a saída da BR que dá acesso ao Distrito de Entre Rios do Oeste.</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/108/75_2026_-_paulao_zembrzuski.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que proceda a realização de estudo técnico e levantamento completo de todos os terrenos pertencentes ao município ou disponíveis dentro do perímetro urbano e dos distritos, para que sejam listados com suas respectivas avaliações, e por conseguinte seja avaliada a possibilidade realizar um processo público (pregão, chamamento ou leilão) para disponibilizar esses terrenos a empresas interessadas em se instalar no município, mediante estudo de viabilidade técnica e econômica.</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/109/76_2026_-_paulo_vasatta_e_adriana_grasselli.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que realize o estudo da possibilidade de realização de pavimentação poliédrica na estrada municipal que dá acesso as propriedades do Sr. Lino Kirch e Josias Cechin, na comunidade Linha São Luiz, no município de Santa Helena.</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/110/77_2026_-_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que realize o recapeamento asfáltico na Linha Nova, na estrada que inicia nas proximidades do ferro velho, passando pelas propriedades das famílias Ribeiro, Krauspenha, Reche, Schauren e Colombeli.</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/114/indicacao_78_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a avaliação e revisão dos Termos de Colaboração nº 01 e 02/2024, considerando constar nos mesmos a exigência de que as Instituições pactuadas, possuam apólice de seguro de Responsabilidade Civil Hospitalar - RC Hospitalar, para cobrir possíveis responsabilidades subsidiárias, oferecendo ao Município maior segurança.</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/115/indicacao_79_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que disponibilize mais um servidor para atendimento junto a Sala do Empreendedor.</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/116/indicacao_80_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a imediata criação de Comissão Especial, nos moldes do Decreto nº 150/2026, com equipe especializada e participação da sociedade civil, para diagnóstico, planejamento e solução do abastecimento e tratamento de água do Município utilizada para abastecimento da população, tendo como objetivo principal: 1- Diagnosticar a infraestrutura existente; 2- Identificação dos pontos de perda e desabastecimento excessivo e contínuo; 3- Atualização do Cadastro Técnico das redes, identificando dessa forma volume de captação, bitola da tubulação, extensão da rede, reservatório, bem como as condições em que se encontram; 4- Apresentação de relatório contendo as medidas necessárias, bem como, o levantamento de custo para solução dos problemas.</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/117/indicacao_81_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de realizar a reforma, manutenção e adaptação dos abastecedores de água existentes em todos os distritos do município, promovendo também a adequação das estruturas para melhor atendimento aos caminhões de transporte de água, bem como providenciar consertos das caixas de água que apresentam vazamentos, evitando desperdícios e garantindo o correto funcionamento do sistema.</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/118/indicacao_82_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de implantar um protocolo municipal de rastreamento e detecção precoce do câncer, incluindo a disponibilização de exames de marcadores tumorais por meio de coleta de sangue, para pacientes com suspeita clínica na rede pública de saúde.</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/119/indicacao_83_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que seja viabilizada, através da Secretaria Municipal de Infraestrutura ou departamento competente, seja realizada a pavimentação asfáltica na estrada rural da Linha Salete, compreendendo o trecho que se inicia na estrada sentido Aparecidinha até a intersecção com a Sanga Natal, totalizando uma extensão de aproximadamente 3.500 metros (3,5 km).</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/120/indicacao_84_2026_anderson_draghetti.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de realizar a instalação de iluminação pública em todas as ruas do Parque Industrial III – Cirilo Caumo, considerando que no local já existe rede elétrica de baixa tensão.</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/121/indicacao_85_2026_paulo_zembrzuski.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de encaminhar a esta Casa Legislativa um Projeto de Lei que autorize o Município a firmar convênios com Universidades Públicas, especialmente a Universidade Federal vinculada à região, com o objetivo de criar um programa de cooperação acadêmica comunitária. A proposta visa possibilitar que acadêmicos de diferentes áreas do conhecimento, devidamente supervisionados por professores e coordenadores das instituições de ensino, possam prestar serviço técnico, orientações e projetos às associações, entidades, cooperativas e organizações ligadas às atividades econômicas e sociais do município, onde os estudantes poderiam receber uma bolsa ou incentivo financeiro, custeado por meio do convênio ou de programas de fomento, enquanto contribuem com seus conhecimentos em áreas de administração e gestão; direito e assessoria jurídica básica; agronomia e desenvolvimento rural; engenharia e projetos técnicos; contabilidade e organização financeira; comunicação e marketing; tecnologia e inovação; e saúde e bem estar comunitário.</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/122/indicacao_86_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de alteração da Lei Municipal nº 2.737/2019 alterada pela Lei 2.891/2021 para ampliação do quantitativo de vagas do Programa Bolsa Atleta.</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/123/indicacao_87_2026_aquiles_alba.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de realizar atividades juntamente com as secretarias de Educação Esporte e Lazer um espaço para cinema itinerante.</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/124/indicacao_88_2026_aquiles_alba.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de adquirir bebedouros nas subprefeituras do município.</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/130/89_2026_-_paulao_zembrzuski.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que seja elaborado e encaminhado a esta Casa de Leis, Projeto de Lei visando a instituição de programa municipal voltado ao fortalecimento da agroindústria familiar, bem como a criação de mecanismo financeiro específico destinado a apoiar, incentivar, ampliar, modernizar e fortalecer as agroindústrias familiares e pequenas agroindústrias estabelecidas no Município de Santa Helena/PR.</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/131/90_2026_-_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a Secretaria Municipal de Saúde, para que esta, autorize o transporte de pacientes com necessidade de deslocamento para o Município de Toledo ou Marechal Cândido Rondon, em virtude de perícia médica para obtenção ou manutenção de benefícios pagos pelo INSS, mediante agendamento e confirmação do mesmo.</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/132/91_2026_-_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine o desenvolvimento de linhas de crédito nos moldes do Desenvolve Santa Helena, destinado a Entidades e Associações devidamente constituídas, a fim de auxiliar as mesmas com recursos para reformas e melhorias em suas sedes, ou ainda, aquisição de equipamentos e utensílios necessários para o desenvolvimento de suas atividades.</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/133/92_2026_-_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a construção e padronização das calçadas e passeios nas margens das ruas e avenidas das áreas urbanas, seja na sede da cidade, ou na sede dos Distritos, onde ainda não foi feito, proporcionando e garantindo a circulação segura de pedestres, com prioridade sob os veículos. Essa medida contribuirá ainda para a manutenção da ordem e limpeza, diminuindo, inclusive, a necessidade de manutenção com corte de grama por exemplo.</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/134/93_2026_-_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que seja viabilizada, de proceder à subdivisão em lotes da área municipal localizada acima do "Mutirão Novo" no distrito/bairro de São Clemente, com a finalidade de destinar tais espaços a empresas de pequeno porte, mediante concessão de direito real de uso ou alienação onerosa, observadas as formalidades legais.</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/135/95_2026_-_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal indicar ao poder executivo Municipal a necessidade de realizar a pavimentação asfáltica na estrada que passa em frente a propriedade do Senhor Alípio Schaffer, situada na Linha Gaúcha, distrito de São Clemente.</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/136/96_2026_-_paulo_vasatta_e_adriana_grasselli.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de realizar a reforma completa do Centro Comunitário (pavilhão) existente no Bairro Vila Rica ou, caso não haja interesse em sua recuperação para uso comunitário, que seja estudada a possibilidade de doação do espaço para a Escola Municipal Tancredo Neves, para que o local possa ser utilizado em benefício da comunidade escolar. Sugere-se ainda, que seja realizada uma audiência pública com os moradores do Bairro Vila Rica, para que a própria comunidade possa participar e ajudar a decidir qual será a melhor finalidade para o espaço.</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/137/97_2026_-_paulo_vasatta_e_adriana_grasselli.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de criar um Programa Municipal de apoio e valorização ao cuidador familiar, com concessão de auxílio financeiro e suporte técnico às famílias que assumem o cuidado contínuo dos idosos e com limitações de autonomia.</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/142/98_2026_-_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a imediata retomada efetiva das atividades junto ao CAP – Centro Avançado de Pesquisa.</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/143/99_2026_-_janaina.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a imediata confecção de Processo Seletivo Simplificado – PSS, ou Concurso Público, ou ainda, a inclusão do cargo de Motorista no contrato existente, direcionando profissionais ao quadro da Secretaria Municipal de Saúde, que tenham previsão de recebimento de diárias, ou reembolso de gastos com alimentação, para que dessa forma, possam auxiliar no transporte de pacientes para tratamento fora do Município.</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/144/100_2026_-_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a imediata contratação de profissional de Educação Física para início das atividades das escolinhas esportivas no Distrito de São Roque.</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/145/102_2026_-_anderson_draghetti.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que sejam promovidas alterações na Lei nº 3.085/2023, especialmente no Anexo I, item 4 (Piscicultura), passando a vigorar com a seguinte redação: 4.1. Os serviços prestados consistem na implantação, reforma e/ou ampliação dos empreendimentos destinados a atender criadores de peixes do Município, que comprovem a comercialização da produção mediante apresentação de nota fiscal de venda, sendo realizados mediante solicitação junto à Secretaria Municipal de Agricultura, conforme disponibilidade de equipamentos e máquinas._x000D_
+4.2. Será concedido gratuitamente até o limite de 50h (cinquenta horas) de máquinas por ano, devendo a concessão observar o exercício anual (ano civil), compreendido entre 1º de janeiro e 31 de dezembro, sendo vedada a acumulação de horas para exercícios subsequentes, bem como a utilização de saldo remanescente em período posterior.</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/146/103_2026_-_anderson_draghetti.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que seja realizado estudo técnico, e posteriormente, a construção de uma ciclovia metálica suspensa, com implementação de sistema de iluminação pública adequado, preferencialmente em LED, junto à ponte que liga o Distrito de Sub-Sede a cidade de Santa Helena, com o objetivo de garantir mais segurança, acessibilidade e mobilidade aos ciclistas e pedestres que utilizam diariamente esse trajeto.</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/147/104_2026_-_francis_schley.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que seja efetuada a reforma e ampliação da estrutura física do Centro de Convivência Integral da Criança e Adolescente – CCICA.</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/148/105_2026_-_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a viabilidade de construção de uma calçada ao longo de toda a extensão do Jardim das Flores até o trevo, no Distrito de São Clemente, bem como a revitalização dos canteiros existentes, com a colocação de grama.</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/149/106_2026_-_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine ao setor competente a realização de calçamento com pedra irregular na Estrada Linha Vergueira, em um trecho aproximado de 1.800 metros, iniciando nas proximidades da propriedade de Isidoro Decarli e estendendo-se até a proximidade de Renato Zimpel.</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/150/107_2026_-_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que por meio da Secretaria competente, seja realizada a aquisição de um esparramador/distribuidor de dejetos suínos para atender aos agricultores do Distrito de São Clemente.</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/151/108_2026_-_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de adquirir uma área do Distrito de São Clemente e através de parcerias com o Governo do Estado ou da Itaipu estudar a possibilidade de fazer nesse local uma Vila Rural, para investimentos em agricultura familiar, para as famílias que vivem da venda dos produtos que produzem.</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/152/109_2026_-_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de viabilizar juntos aos órgãos competentes, para que as terapias ofertadas pelo município tenham um formato de voucher para os funcionários públicos.</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/153/110_2026_-_aquiles_alba.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de adequar os quiosques do Balneário Terra das Águas, com rampas, corrimão e degraus, facilitando a acessibilidade para idosos, cadeirantes e pessoas com dificuldade motora.</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/154/111_2026_-_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de viabilizar juntos aos órgãos competentes, que seja realizado processo de credenciamento de clínicas especializadas em psicologia e psiquiatria com tratamento involuntário, com o objetivo de ampliar e qualificar o atendimento à população, especialmente nos casos de transtornos mentais graves, dependentes químicos e alcoolismo.</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/155/112_2026_-_paulo_vasatta_e_adriana_grasselli.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de criar um programa municipal de subsídio de juros para as pessoas assalariadas, com o objetivo de incentivar famílias a conquistarem sua própria residência.</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/157/indicacao_113_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de viabilizar juntos aos órgãos competentes, que sejam disponibilizados cursos de capacitação em ABA (Análise Comportamento Aplicada), com especialidade em Transtorno Espectro Autista (TEA) e estimulação precoce, destinados aos professores das instituições municipais de ensino.</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/158/indicacao_114_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que adquira a chácara na rua da Unidade Básica de Saúde, na via que dá acesso à rodovia estadual em direção ao Município de Entre Rios do Oeste, para a construção de um lago artificial na área úmida localizada.</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/159/indicacao_116_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a reavaliação por parte do Poder Executivo, sobre a execução da Expo Santa Helena somente de dois em dois anos. É evento tradicional, oficial, constante no calendário oficial do Município, portanto, a consulta deverá ser estendida a todos os empresários de Santa Helena</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/160/indicacao_117_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine, considerando o Processo Seletivo Simplificado – PSS aplicado recentemente, que se faça a contratação de Médicos em número suficiente para o atendimento integral junto a todas as Unidades Básicas de Saúde do Município.</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/161/indicacao_118_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine que seja feito aquisição de área de terras destinadas à implantação de um Distrito Industrial ou Parque de Barracões, com o objetivo de construir galpões industriais para empresas locais ou novos investimentos, mediante regime de Concessão de Direito Real de Uso.</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/162/indicacao_119_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de viabilizar junto aos órgãos competentes, nos termos regimentais, que seja estudada e viabilizada a implementação de um sistema digital integrado ao Portal da Transparência do município, com a finalidade de garantir maior controle, organização e publicidade da lista de espera dos alunos que necessitam de atendimento pelo CEAP.</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/163/indicacao_120_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de denominar o Paço Municipal de Santa Helena com o nome do primeiro prefeito do município senhor Arnaldo Weisheimer, como forma de reconhecimento e homenagem pelos relevantes serviços prestados à comunidade</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/172/indicacao_122_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a imediata contratação de interprete de Libras para o atendimento de pessoas com deficiência auditiva nos mais diversos setores públicos, mas, especialmente junto aos atendimentos da Secretaria Municipal de Saúde, seja no setor de agendamentos ou no acompanhamentos de pacientes, na mesma oportunidade solicitamos ao Senhor Presidente da Câmara Municipal, que seja feito processo para contratação de profissional para a transmissão dos trabalhos legislativos também, cumprindo dessa forma o estabelecido na Lei Federal 10.436/2022 que dispõe Língua Brasileira de Sinais – Libras e dá outras providências.</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/174/indicacao_123_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a imediata retomada e ou, o desenvolvimento de novos projetos do Departamento de Lazer, voltando às atividades de recreação e lazer para crianças, adolescentes e as famílias como um todo, tanto na sede do Município quanto nos Distritos.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/175/indicacao_124_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a construção de amplo Centro Comercial no Balneário Municipal, mais precisamente na "Praia Nova".</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/166/indicacao_126_2026__mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que faça um recapeamento asfáltico, no trecho da Linha Felicidade até Vista Alta, com aproximadamente 4,8 km. A melhoria da via beneficiará diversas famílias, propriedade e estabelecimentos da região, incluindo: Valdenei Rauber, Luiz Kaufmann, Edimar Habitante, César Lipisc, Edemar Menezes, Valdmir Hentschke, Alvidir Mendes, Francisco Colling, Leandro Bak, Roque Sehn, Lauri Clemente, Dirceu Colps, Cristian Tussiet e Granja Botega;</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/168/indicacao_127_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal a construção de uma ciclovia no trecho entre o distrito de São Clemente até o município de Entre Rios do Oeste, atendendo as necessidades de mobilidade sustentável e integração intermunicipal da região.</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/165/indicacao_128_2026_paulo_zembrzuski.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que sejam adotadas as providências necessárias para a destinação de uma área adequada para a implantação de um cemitério Municipal neste Município.</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/173/indicacao_129_2026_anderson_draghetti.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal sugerindo a implantação de salas multissensoriais nas escolas da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/184/indicacao_131_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine que seja feito a revisão e a ampliação da capacidade/espaço dos pontos de coleta de materiais recicláveis no interior do Município, bem como, seja feito trabalho de conscientização sobre a importância da separação correta dos materiais, envolvendo nessa atividade alunos das escolas Municipais, por exemplo.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/185/indicacao_132_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a Secretaria de Municipal de Saúde que seja concedido aos pacientes o direito de escolha do Laboratório de Análise quando da necessidade de fazer exames, conforme consta na resposta do Requerimento 029/2025 – memorando 5858/2025 enviado da Secretaria Municipal de Saúde a Procuradoria Jurídica do Município, mais precisamente no item “B”.</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/186/indicacao_133_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine a Secretaria de Municipal de Saúde que seja ajustado com todas as equipes das Unidades Básicas de Saúde, tanto as da sede, quanto as dos Distritos, o fluxo de agendamento de transporte para exames e procedimentos fora do Município.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/181/indicacao_134_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que realize estudos e posterior envio de Projetos de Lei a esta Casa, visando a redução da taxa de iluminação pública (CIP/COSIP) no município.</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/187/indicacao_135_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de realizar pavimentação poliédrica do acesso rural da Linha Sete Irmãos, do distrito de São Clemente.</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/188/indicacao_136_2026_paulo_zembrzuski.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que, através da secretaria competente seja construído uma lombada elevada na PR 317, nas proximidades de Vila Nova. Solicitamos ainda a sinalização vertical e horizontal adequada, conforme as normas técnicas do CONTRAN.</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/191/indicacao_137_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de viabilizar junto aos órgãos competentes, que realize estudos técnicos e viabilidade financeira para a implantação de um hospital e maternidade no município de Santa Helena.</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/199/indicacao_138_2026_adriana_de_aquino_e_paulo_vasatta.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que que estude a possibilidade de fazer a aquisição e a distribuição de caçambas estacionárias em pontos estratégicos de todos os distritos do nosso município para que ocorra o descarte correto de lixo.</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/193/indicacao_139_2026_francis_schley.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a doação de um terreno localizado no centro da cidade para a Acult, Academia Cultural de Santa Helena, bem como a doação da Casa Shierolt.</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/194/indicacao_140_2026_aquiles_alba.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de implantação de ciclovias nas seguintes vias: Avenida Curitiba, Avenida São Paulo, Avenida Arnaldo Busato, Avenida Paraná e Avenida Santa Catarina.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/195/indicacao_141_2026_aquiles_alba.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade da construção de jazigos verticais no Cemitério Municipal de Santa Helena que está localizado na Rua Martin Pescador.</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/200/indicacao_142_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de contemplar os professores da Rede Municipal de Ensino e Cmeis, com um kit de materiais escolares.</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/201/indicacao_143_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que, com base na Lei Complementar 187/2021, Art. 1°, que dispõe sobre "Condições para limitação ao poder de tributar da União em relação as entidades beneficentes, no tocante às contribuições para a seguridade social”; ainda, com amparo no Estatuto Social da Associação dos Agentes Ambientais de Santa Helena, onde consta que "É uma Associação da Sociedade Civil, pessoa jurídica de direito Privado, sem fins lucrativos, de caráter assistencial", determine que sejam adotadas as medidas necessárias para isentar a mesma do pagamento de contribuição do INSS - Instituto Nacional de Seguridade Social - cota Patronal, que vem sendo abatido nas notas emitidas para recebimento do serviço prestado pela entidade.</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/202/indicacao_144_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine que seja feito, a exemplo do Município de Toledo (modelo anexo), a “LEI MUNICIPAL QUE INSTITUI A CARTEIRINHA DE IDENTIFICAÇÃO DA PESSOA COM DEFICIÊNCIA”.</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/203/indicacao_145_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine com máxima urgência o término da obra da quadra de areia de São Miguelzinho, localizada ao lado do Ginásio de Esportes.</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/196/indicacao_146_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que a imprensa contratada e paga com recursos do Município destine no mínimo, 50% (cinquenta por cento) de seu espaço publicitário para a divulgação  de avisos e informações de interesse público, a exemplo: Datas do “Dia D” de vacinação; Cronograma de recolhimento de lixo reciclável; Atendimentos estendidos nas Unidades Básicas de Saúde (UBS); Prazos e requisitos para a solicitação de isenção de IPTU; Outros comunicados essenciais à população, tais como mutirões de saúde, feiras de emprego, prazos de programas sociais e alertas de defesa civil.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/197/indicacao_147_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que sejam estudadas e viabilizadas parcerias com clínicas odontológicas do município, com o objetivo de auxiliar a população de baixa renda no custeio de próteses dentárias, aparelhos ortodônticos e implantes dentários.</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/198/indicacao_148_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que seja viabilizada a construção de uma rua coberta na praça do distrito de São Clemente, destinada a realização de eventos, feiras e demais atividades comunitárias, em formato semelhante à existente no município de Pato Bragado.</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/209/indicacao_149_2026_paulo_zembrzuski_e_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que através da secretaria competente, seja construída uma lombada elevada ou redutor eletrônico na PR 317, no Distrito de São Clemente, nas proximidades do campo de futebol da localidade. Solicitamos ainda, a sinalização vertical e horizontal adequada, conforme as normas técnicas do CONTRAN.</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/208/indicacao_150_2026_anderson_draghetti.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que sejam realizados estudos e, posteriormente, a implantação de iluminação pública adequada na ciclovia que liga o Distrito de Sub-Sede à cidade de Santa Helena, bem como no trecho que liga Santa Helena ao Distrito de Esquina Céu Azul.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/210/indicacao_151_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que sejam realizados estudos técnicos e administrativos visando à criação/ampliação do quadro funcional e posterior abertura de concurso público para o cargo de Agente Municipal de Trânsito no Município de Santa Helena.</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/211/indicacao_153_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que seja feito de ordem direta, credenciamento com empresa especializada para fornecimento de aparelho auditivo para atender a demanda de pacientes que estão aguardando.</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/212/indicacao_154_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que seja feito em formato de Parceria Público Privada – PPP, ou ainda em formato semelhante, desde que possibilite a concessão de área nas proximidades da UTFPR, para fins de construção e instalação de alojamentos direcionados aos acadêmicos do Campus da UTFPR de Santa helena.</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/213/indicacao_155_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine ao órgão que faz a Gestão das parcerias celebradas entre Município e as instituições hospitalares, para que faça a reavaliação, bem como as alterações necessárias nos termos de Colaboração 01 e 02/2024 buscando ajustar as possíveis falhas já observadas e identificadas desde o início da pactuação até a presente data, e que estas sejam submetidas ao crivo do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/214/indicacao_156_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que, por meio do escritório do PROCON de Santa Helena, seja promovida uma ação semelhante de atendimento e orientação as pessoas afetadas pelas inúmeras quedas de energia elétrica registadas no município.</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/218/indicacao_157_2026_aquiles_alba.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que, estude a possibilidade de organizar um evento na praça da criança no município de Santa Helena. Contemplando skate, tênis de mesa e basquete trio.</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/219/indicacao_158_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal, para que estude a possibilidade de realizar a reforma e revitalização da via, com a substituição das lajotas e a execução de melhorias nas calçadas ao longo da rua onde se localizam os Colégios Estaduais Graciliano Ramos e Humberto de Alencar Castelo Branco, pois há grande fluxo diário de estudantes que transitam pelo local, inclusive pessoas com deficiência e usuários de cadeira de rodas, considerando que os referidos estabelecimentos de ensino estão situados na região central da cidade.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/220/indicacao_159_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que, seja realizado um projeto para implantação e modernização do sistema de som acústico do Centro de Eventos Silom Schmidt.</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/221/indicacao_160_2026_francis_schley.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que, proceda à execução de Reperfilamento Asfáltico no acesso as propriedades dos senhores Pedro Brixner e Januário Bortolini localizado no Distrito de Vila Celeste.</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/222/indicacao_161_2026_francis_schley.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que, estude a viabilidade de realizar a revitalização das vias públicas e demais espaços públicos do Distrito de São Roque. As localidades a serem contempladas incluem: Avenida Otto Guilherme Beathalter; Rua Jorge Amado; Rua Castro Alves; Rua José de Alencar; Lago do Distrito de São Roque.</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/223/indicacao_162_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a viabilidade de estabelecer um Projeto de Lei para implementação de cronograma de plantão para todas as farmácias do município, de forma organizada e rotativa, garantindo atendimento à população fora do horário comercial, aos finais de semana e feriados.</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/237/indicacao_163_2026_marcia_sotoriva.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine que seja feito projeto, bem como execução de obras para melhoria da estrutura dos prédios que abrigam as Escolas do Distrito de São Roque.</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/238/indicacao_164_2026_marcia_sotoriva.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine o imediato inicio dos serviços referentes ao asfaltamento da estrada que liga Linha Santa Clara a Comunidade de São Miguelzinho, bem como toda a região, conforme contrato nº 058/2026 Extrato de contrato publicado do Diário Oficial de 15 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/233/indicacao_165_2026_aquiles_alba.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a possibilidade de disponibilizar transporte coletivo gratuito para idosos, pessoas com crianças de colo, pessoas com deficiência e/ou mobilidade reduzida, nos dias de eventos oficiais do município que são realizados no Balneário de Santa Helena.</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/234/indicacao_166_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal a necessidade de proceder, em caráter de urgência, à reforma das calçadas situadas no entorno dos Colégios Estaduais Graciliano Ramos e Humberto de Alencar Castelo Branco, localizados no centro da cidade.</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/239/indicacao_167_2026_marcia_sotoriva.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine maior agilidade no processo de contratação de empresa para manutenção e tratamento do sistema de abastecimento de água do Município.</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/240/indicacao_168_2026_paulo_vasatta_e_adriana_de_aquino.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que estude a viabilidade de encaminhar a esta Casa Legislativa o Projeto de Lei que disponha sobre a instituição do novo Programa de incentivo a construção de passeios em ruas e avenidas do Município de Santa Helena, conforme anteprojeto em anexo.</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/235/indicacao_169_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal a necessidade de proceder, com urgência, a celebração de convênio com a COHAPAR visando à construção de novos conjuntos habitacionais em nosso município.</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/236/indicacao_170_2026_paulo_zembrzuski.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que seja feito a alteração da Lei nº 1.773 de 14 de maio de 2008, respectivamente no item 1.12 do programa de fornecimento de órteses e próteses ortopédicas, que o valor seja alterado de 2 mil reais para 20 mil reais.</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/27/requerimento_no_01_2026_-_mauricio_weirich.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/27/requerimento_no_01_2026_-_mauricio_weirich.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 01/2026 de autoria do Vereador Mauricio Weirich.</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/28/requerimento_no_02_2026_-_mauricio_weirich.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/28/requerimento_no_02_2026_-_mauricio_weirich.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 02/2026 de autoria do Vereador Mauricio Weirich.</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/32/requerimento_no_03_2026_mauricio_weirich.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/32/requerimento_no_03_2026_mauricio_weirich.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 03/2026 de autoria do Vereador Mauricio Weirich.</t>
   </si>
   <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/80/requerimento_no_04_2026__mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 04/2025 de autoria do Vereador Mauricio Weirich.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/82/requerimento_no_05_2026_francis_schley.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 05/2025 de autoria do Vereador Francis Schley.</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/125/requerimento_no_06_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 06/2026 apresentado pela Vereadora Sandra Aparecida Kogeliski Soethe.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/164/requerimento_no_07_2026_-_paulo_zembrzuski.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 07/2026 de autoria do Vereador Paulão Zembrzuski.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/170/requerimento_no_08_2026_mauricio_weirich.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 08/2026 apresentado pelo Vereador Maurício Weirich</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/176/indicacao_129_2026_anderson_draghetti.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 09/2026 apresentado pela Vereadora Sandra Aparecida Kogeliski Soethe.</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/189/requerimento_no_10_2026_-_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 10/2026 apresentado pela Vereadora Sandra Aparecida Kogeliski Soethe.</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/204/requerimento_no_11_2026__sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 11/2026 apresentado pela Vereadora Sandra Aparecida Kogeliski Soethe.</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/215/requerimento_no_12_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 12/2026 apresentado pela Vereadora Sandra Aparecida Kogeliski Soethe.</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/216/requerimento_no_13_2026_janaina_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 13/2026 apresentado pela Vereadora Janaina Paula Teodoro.</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/224/requerimento_no_14_2026_sandra_soethe.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 14/2026 apresentado pela Vereadora Sandra Aparecida Kopgeliski Soethe</t>
+  </si>
+  <si>
     <t>MPE</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/29/mocao_de_pesar_01_2026__-_paulo_vasatta.pdf</t>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/29/mocao_de_pesar_01_2026__-_paulo_vasatta.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 01/2026 apresentada pelo Vereador Paulo Vasatta ao Senhor Armando Cattani.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/113/mocao_de_pesar_francis_schley.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar nº 02/2026 de autoria do Vereador Francis Schley.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/138/mocao_de_pesar_no_03_2026_paulo_zembrzuski.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar nº 03/2026 apresentada pelo Vereador Paulo César Zembrzuski ao Senhor Emílio da Costa.</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/169/mocao_de_pesar_-_adriana_de_aquino_e_paulo_vasatta.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar nº 04/2026 apresentada pelos Vereadores Adriana de Aquino e Paulinho Vasatta à Senhora Ivoni Anna Polla</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>PPREV</t>
+  </si>
+  <si>
+    <t>Par. da Comissão de Finanças e Orçamento as Contas</t>
+  </si>
+  <si>
+    <t>Francis Schley, Maurício da Bicicletaria, Paulinho Vasatta</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Finanças e Orçamento relativo ao Parecer Prévio nº 439/2024, oriundo do Tribunal de Contas do Estado do Paraná, referente ao exercício de 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -840,68 +2596,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/4/projeto_de_lei_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/5/projeto_de_lei_no_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/6/projeto_de_lei_no_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/31/projeto_de_lei_no_01_2026_-_cmv.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/7/indicacao_01_2026_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/8/indicacao_02_2026__paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/9/indicacao_03_2026_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/10/indicacao_05_2026__paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/11/indicacao_06_2026_paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/12/indicacao_07_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/13/indicacao_08_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/14/indicacao_09_2026_aquiles_alba_anderson_draghetti_e_paulo_vasatta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/15/indicacao_10_2026_aquiles_alba.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/16/indicacao_11_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/17/indicacao_12_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/18/indicacao_13_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/19/indicacao_14_2026_paulo_vasatta_e_adriana_de_aquino.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/20/indicacao_15_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/21/indicacao_16_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao_17_2026_adriana_de_aquino_e_paulo_vasatta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/23/indicacao_18_2026_adriana_de_aquino.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/24/indicacao_19_2026_aquiles_alba.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/25/indicacao_20_2026_marcia_sotoriva.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/26/indicacao_21_2026_marcia_sotoriva.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/30/indicacao_22_2026_adriana_de_aquino_e_paulo_vasatta.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/33/indicacao_23_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/34/indicacao_24_2026_aquiles_alba.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/35/indicacao_25_2026_paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/36/indicacao_26_2026_paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/37/indicacao_27_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/38/indicacao_28_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/43/indicacao_29_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/44/indicacao_30_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_31_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/39/indicacao_32_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/40/indicacao_33_2026_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/41/indicacao_35_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/42/indicacao_36_2026_adriana_de_aquino_e_paulo_vasatta.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/27/requerimento_no_01_2026_-_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/28/requerimento_no_02_2026_-_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/32/requerimento_no_03_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/29/mocao_de_pesar_01_2026__-_paulo_vasatta.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/4/projeto_de_lei_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/5/projeto_de_lei_no_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/6/projeto_de_lei_no_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/46/projeto_de_lei_no_04_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/47/projeto_de_lei_no_05_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/48/projeto_de_lei_no_06_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/49/projeto_de_lei_no_07_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/50/projeto_de_lei_no_08_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_no_09_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/52/projeto_de_lei_no_10_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/53/projeto_de_lei_no_11_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/54/projeto_de_lei_no_12_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/55/projeto_de_lei_no_13_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_no_15_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/57/projeto_de_lei_no_16_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/128/projeto_de_lei_no_17_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/127/projeto_de_lei_no_18_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/139/projeto_de_lei_no_20_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/140/projeto_de_lei_no_21_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/179/projeto_de_lei_no_22_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/180/projeto_de_lei_no_23_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/205/projeto_de_lei_no_24_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/226/projeto_de_lei_no_25_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/227/projeto_de_lei_no_26_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/228/projeto_de_lei_no_27_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/229/projeto_de_lei_no_28_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/230/projeto_de_lei_no_29_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/231/projeto_de_lei_no_30_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/232/projeto_de_lei_no_31_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/182/projeto_de_resolucao_no_01_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/178/projeto_de_emenda_a_lei_organica_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/61/proposta_de_emenda_modificativa_no_01_ao_projeto_de_lei_10_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/62/proposta_de_emenda_modificativa_no_02_ao_projeto_de_lei_10_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/63/proposta_de_emenda_modificativa_no_03_ao_projeto_de_lei_10_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/83/proposta_de_emenda_modificativa_n_01_ao_projeto_de_lei_n_16_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/59/proposta_de_emenda_aditiva_no_01_ao_projeto_de_lei_11_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/60/proposta_de_emenda_aditiva_no_01_ao_projeto_de_lei_10_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/31/projeto_de_lei_no_01_2026_-_cmv.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/65/projeto_de_lei_no_02_2026_cmv.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/84/projeto_de_lei_no_03_2026_cmv_-_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/111/projeto_de_lei_no_04_2026_cmv.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/112/projeto_de_lei_no_05_2026_cmv_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/141/projeto_de_lei_no_06_2026_cmv_-_paulo_vasatta_e_adriana_de_aquino.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/156/projeto_de_lei_no_07_2026_cmv.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_lei_no_08_2026_cmv_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/177/projeto_de_lei_no_09_2026_cmv_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/183/projeto_de_lei_no_10_2026_cmv_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/206/projeto_de_lei_no_12_2026_cmv__anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/207/projeto_de_lei_no_13_2026_cmv__anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/225/projeto_de_lei_no_14_2026_-_cmv.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/7/indicacao_01_2026_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/8/indicacao_02_2026__paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/9/indicacao_03_2026_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/10/indicacao_05_2026__paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/11/indicacao_06_2026_paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/12/indicacao_07_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/13/indicacao_08_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/14/indicacao_09_2026_aquiles_alba_anderson_draghetti_e_paulo_vasatta.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/15/indicacao_10_2026_aquiles_alba.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/16/indicacao_11_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/17/indicacao_12_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/18/indicacao_13_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/19/indicacao_14_2026_paulo_vasatta_e_adriana_de_aquino.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/20/indicacao_15_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/21/indicacao_16_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao_17_2026_adriana_de_aquino_e_paulo_vasatta.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/23/indicacao_18_2026_adriana_de_aquino.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/24/indicacao_19_2026_aquiles_alba.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/25/indicacao_20_2026_marcia_sotoriva.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/26/indicacao_21_2026_marcia_sotoriva.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/30/indicacao_22_2026_adriana_de_aquino_e_paulo_vasatta.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/33/indicacao_23_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/34/indicacao_24_2026_aquiles_alba.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/35/indicacao_25_2026_paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/36/indicacao_26_2026_paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/37/indicacao_27_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/38/indicacao_28_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/43/indicacao_29_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/44/indicacao_30_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_31_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/39/indicacao_32_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/40/indicacao_33_2026_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/41/indicacao_35_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/42/indicacao_36_2026_adriana_de_aquino_e_paulo_vasatta.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/64/37_2026_-_aquiles_alba_anderson_draghetti_francis_schley_paulao_zembrzuski_paulo_vasatta_e_adriana_grasselli.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/66/38_2026_-_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/67/39_2026_-_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/68/40_2026_-_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/69/41_2026_-_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/70/42_2026_-_aquiles_alba.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/71/43_2026_-_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/72/44_2026_-_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/73/45_2026_-_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/74/46_2026_-_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/75/47_2026_-_paulao_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/76/48_2026_-_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/77/49_2026_-_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/78/50_2026_-_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/79/51_2026_-_paulo_vasatta_e_adriana_grasselli.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/85/indicacao_52_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/86/indicacao_53_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/87/indicacao_54_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/88/indicacao_55_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/89/indicacao_56_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/90/indicacao_57_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_58_2026_adriana_de_aquino_e_paulo_vasatta.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/92/indicacao_59_2026_paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/93/indicacao_60_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/94/indicacao_61_2026_paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/95/indicacao_62_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/96/indicacao_63_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/97/indicacao_64_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/98/65_2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/99/66_2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/100/67_2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/101/68_2026_-_aquiles_alba.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/102/69_2026_-_paulao_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/103/70_2026_-_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/104/71_2026_-_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/105/72_2026_-_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/106/73_2026_-_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/107/74_2026_-_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/108/75_2026_-_paulao_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/109/76_2026_-_paulo_vasatta_e_adriana_grasselli.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/110/77_2026_-_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/114/indicacao_78_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/115/indicacao_79_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/116/indicacao_80_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/117/indicacao_81_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/118/indicacao_82_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/119/indicacao_83_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/120/indicacao_84_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/121/indicacao_85_2026_paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/122/indicacao_86_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/123/indicacao_87_2026_aquiles_alba.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/124/indicacao_88_2026_aquiles_alba.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/130/89_2026_-_paulao_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/131/90_2026_-_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/132/91_2026_-_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/133/92_2026_-_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/134/93_2026_-_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/135/95_2026_-_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/136/96_2026_-_paulo_vasatta_e_adriana_grasselli.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/137/97_2026_-_paulo_vasatta_e_adriana_grasselli.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/142/98_2026_-_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/143/99_2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/144/100_2026_-_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/145/102_2026_-_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/146/103_2026_-_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/147/104_2026_-_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/148/105_2026_-_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/149/106_2026_-_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/150/107_2026_-_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/151/108_2026_-_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/152/109_2026_-_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/153/110_2026_-_aquiles_alba.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/154/111_2026_-_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/155/112_2026_-_paulo_vasatta_e_adriana_grasselli.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/157/indicacao_113_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/158/indicacao_114_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/159/indicacao_116_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/160/indicacao_117_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/161/indicacao_118_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/162/indicacao_119_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/163/indicacao_120_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/172/indicacao_122_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/174/indicacao_123_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/175/indicacao_124_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/166/indicacao_126_2026__mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/168/indicacao_127_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/165/indicacao_128_2026_paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/173/indicacao_129_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/184/indicacao_131_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/185/indicacao_132_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/186/indicacao_133_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/181/indicacao_134_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/187/indicacao_135_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/188/indicacao_136_2026_paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/191/indicacao_137_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/199/indicacao_138_2026_adriana_de_aquino_e_paulo_vasatta.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/193/indicacao_139_2026_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/194/indicacao_140_2026_aquiles_alba.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/195/indicacao_141_2026_aquiles_alba.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/200/indicacao_142_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/201/indicacao_143_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/202/indicacao_144_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/203/indicacao_145_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/196/indicacao_146_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/197/indicacao_147_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/198/indicacao_148_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/209/indicacao_149_2026_paulo_zembrzuski_e_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/208/indicacao_150_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/210/indicacao_151_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/211/indicacao_153_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/212/indicacao_154_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/213/indicacao_155_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/214/indicacao_156_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/218/indicacao_157_2026_aquiles_alba.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/219/indicacao_158_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/220/indicacao_159_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/221/indicacao_160_2026_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/222/indicacao_161_2026_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/223/indicacao_162_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/237/indicacao_163_2026_marcia_sotoriva.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/238/indicacao_164_2026_marcia_sotoriva.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/233/indicacao_165_2026_aquiles_alba.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/234/indicacao_166_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/239/indicacao_167_2026_marcia_sotoriva.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/240/indicacao_168_2026_paulo_vasatta_e_adriana_de_aquino.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/235/indicacao_169_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/236/indicacao_170_2026_paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/27/requerimento_no_01_2026_-_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/28/requerimento_no_02_2026_-_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/32/requerimento_no_03_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/80/requerimento_no_04_2026__mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/82/requerimento_no_05_2026_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/125/requerimento_no_06_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/164/requerimento_no_07_2026_-_paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/170/requerimento_no_08_2026_mauricio_weirich.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/176/indicacao_129_2026_anderson_draghetti.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/189/requerimento_no_10_2026_-_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/204/requerimento_no_11_2026__sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/215/requerimento_no_12_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/216/requerimento_no_13_2026_janaina_teodoro.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/224/requerimento_no_14_2026_sandra_soethe.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/29/mocao_de_pesar_01_2026__-_paulo_vasatta.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/113/mocao_de_pesar_francis_schley.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/138/mocao_de_pesar_no_03_2026_paulo_zembrzuski.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/sapl/public/materialegislativa/2026/169/mocao_de_pesar_-_adriana_de_aquino_e_paulo_vasatta.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H43"/>
+  <dimension ref="A1:H232"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="139.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="47.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="151.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -973,1100 +2729,6203 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E5" t="s">
+      <c r="H5" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E7" t="s">
+      <c r="H7" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H13" t="s">
         <v>56</v>
-      </c>
-[...19 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H14" t="s">
         <v>60</v>
-      </c>
-[...19 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H15" t="s">
         <v>64</v>
-      </c>
-[...19 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H16" t="s">
         <v>68</v>
-      </c>
-[...19 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B17" t="s">
-[...14 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>74</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>78</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>82</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H20" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>85</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="D21" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="D22" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="D23" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="D24" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="H24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>82</v>
+        <v>102</v>
       </c>
       <c r="D25" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="H25" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="D26" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="H26" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="D27" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="H27" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>92</v>
+        <v>114</v>
       </c>
       <c r="D28" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="H28" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>95</v>
+        <v>118</v>
       </c>
       <c r="D29" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="H29" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>99</v>
+        <v>122</v>
       </c>
       <c r="D30" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="H30" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="D31" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="H31" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>122</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="E32" t="s">
-        <v>32</v>
+        <v>131</v>
       </c>
       <c r="F32" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="H32" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>31</v>
+        <v>136</v>
       </c>
       <c r="E33" t="s">
-        <v>32</v>
+        <v>137</v>
       </c>
       <c r="F33" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="H33" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>31</v>
+        <v>142</v>
       </c>
       <c r="E34" t="s">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="F34" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="H34" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D35" t="s">
-        <v>31</v>
+        <v>142</v>
       </c>
       <c r="E35" t="s">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="F35" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="H35" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="D36" t="s">
-        <v>31</v>
+        <v>142</v>
       </c>
       <c r="E36" t="s">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="F36" t="s">
-        <v>65</v>
+        <v>144</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="H36" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D37" t="s">
-        <v>31</v>
+        <v>142</v>
       </c>
       <c r="E37" t="s">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="F37" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="H37" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>31</v>
+        <v>157</v>
       </c>
       <c r="E38" t="s">
-        <v>32</v>
+        <v>158</v>
       </c>
       <c r="F38" t="s">
-        <v>65</v>
+        <v>144</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="H38" t="s">
-        <v>145</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>114</v>
+        <v>17</v>
       </c>
       <c r="D39" t="s">
-        <v>31</v>
+        <v>157</v>
       </c>
       <c r="E39" t="s">
-        <v>32</v>
+        <v>158</v>
       </c>
       <c r="F39" t="s">
-        <v>75</v>
+        <v>162</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="H39" t="s">
-        <v>148</v>
+        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="E40" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="F40" t="s">
-        <v>79</v>
+        <v>167</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="H40" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>17</v>
       </c>
       <c r="D41" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="E41" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="F41" t="s">
-        <v>79</v>
+        <v>167</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="H41" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>137</v>
+        <v>173</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>21</v>
       </c>
       <c r="D42" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="E42" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="F42" t="s">
-        <v>79</v>
+        <v>162</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="H42" t="s">
-        <v>156</v>
+        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>176</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" t="s">
+        <v>165</v>
+      </c>
+      <c r="E43" t="s">
+        <v>166</v>
+      </c>
+      <c r="F43" t="s">
+        <v>177</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H43" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>180</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D44" t="s">
+        <v>165</v>
+      </c>
+      <c r="E44" t="s">
+        <v>166</v>
+      </c>
+      <c r="F44" t="s">
+        <v>162</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H44" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>20</v>
+      </c>
+      <c r="D45" t="s">
+        <v>165</v>
+      </c>
+      <c r="E45" t="s">
+        <v>166</v>
+      </c>
+      <c r="F45" t="s">
+        <v>167</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H45" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>186</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46" t="s">
+        <v>165</v>
+      </c>
+      <c r="E46" t="s">
+        <v>166</v>
+      </c>
+      <c r="F46" t="s">
+        <v>187</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H46" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>190</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47" t="s">
+        <v>165</v>
+      </c>
+      <c r="E47" t="s">
+        <v>166</v>
+      </c>
+      <c r="F47" t="s">
+        <v>162</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H47" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>193</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48" t="s">
+        <v>165</v>
+      </c>
+      <c r="E48" t="s">
+        <v>166</v>
+      </c>
+      <c r="F48" t="s">
+        <v>162</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H48" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>196</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>46</v>
+      </c>
+      <c r="D49" t="s">
+        <v>165</v>
+      </c>
+      <c r="E49" t="s">
+        <v>166</v>
+      </c>
+      <c r="F49" t="s">
+        <v>197</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H49" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>200</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>54</v>
+      </c>
+      <c r="D50" t="s">
+        <v>165</v>
+      </c>
+      <c r="E50" t="s">
+        <v>166</v>
+      </c>
+      <c r="F50" t="s">
+        <v>132</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H50" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>203</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>58</v>
+      </c>
+      <c r="D51" t="s">
+        <v>165</v>
+      </c>
+      <c r="E51" t="s">
+        <v>166</v>
+      </c>
+      <c r="F51" t="s">
+        <v>132</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H51" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>206</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>207</v>
+      </c>
+      <c r="D52" t="s">
+        <v>165</v>
+      </c>
+      <c r="E52" t="s">
+        <v>166</v>
+      </c>
+      <c r="F52" t="s">
+        <v>132</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H52" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>210</v>
+      </c>
+      <c r="E53" t="s">
+        <v>211</v>
+      </c>
+      <c r="F53" t="s">
+        <v>197</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H53" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>38</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" t="s">
+        <v>210</v>
+      </c>
+      <c r="E54" t="s">
+        <v>211</v>
+      </c>
+      <c r="F54" t="s">
+        <v>214</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H54" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>42</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" t="s">
+        <v>210</v>
+      </c>
+      <c r="E55" t="s">
+        <v>211</v>
+      </c>
+      <c r="F55" t="s">
+        <v>197</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H55" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>46</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>16</v>
+      </c>
+      <c r="D56" t="s">
+        <v>210</v>
+      </c>
+      <c r="E56" t="s">
+        <v>211</v>
+      </c>
+      <c r="F56" t="s">
+        <v>214</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H56" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>50</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D57" t="s">
+        <v>210</v>
+      </c>
+      <c r="E57" t="s">
+        <v>211</v>
+      </c>
+      <c r="F57" t="s">
+        <v>214</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H57" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>54</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>34</v>
+      </c>
+      <c r="D58" t="s">
+        <v>210</v>
+      </c>
+      <c r="E58" t="s">
+        <v>211</v>
+      </c>
+      <c r="F58" t="s">
+        <v>162</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H58" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59" t="s">
+        <v>210</v>
+      </c>
+      <c r="E59" t="s">
+        <v>211</v>
+      </c>
+      <c r="F59" t="s">
+        <v>162</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H59" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>207</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60" t="s">
+        <v>210</v>
+      </c>
+      <c r="E60" t="s">
+        <v>211</v>
+      </c>
+      <c r="F60" t="s">
+        <v>227</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H60" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>62</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>46</v>
+      </c>
+      <c r="D61" t="s">
+        <v>210</v>
+      </c>
+      <c r="E61" t="s">
+        <v>211</v>
+      </c>
+      <c r="F61" t="s">
+        <v>177</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H61" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>66</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>50</v>
+      </c>
+      <c r="D62" t="s">
+        <v>210</v>
+      </c>
+      <c r="E62" t="s">
+        <v>211</v>
+      </c>
+      <c r="F62" t="s">
+        <v>232</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H62" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>70</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>54</v>
+      </c>
+      <c r="D63" t="s">
+        <v>210</v>
+      </c>
+      <c r="E63" t="s">
+        <v>211</v>
+      </c>
+      <c r="F63" t="s">
+        <v>232</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H63" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>74</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>58</v>
+      </c>
+      <c r="D64" t="s">
+        <v>210</v>
+      </c>
+      <c r="E64" t="s">
+        <v>211</v>
+      </c>
+      <c r="F64" t="s">
+        <v>162</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H64" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>78</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>207</v>
+      </c>
+      <c r="D65" t="s">
+        <v>210</v>
+      </c>
+      <c r="E65" t="s">
+        <v>211</v>
+      </c>
+      <c r="F65" t="s">
+        <v>167</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H65" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>82</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>62</v>
+      </c>
+      <c r="D66" t="s">
+        <v>210</v>
+      </c>
+      <c r="E66" t="s">
+        <v>211</v>
+      </c>
+      <c r="F66" t="s">
+        <v>241</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H66" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>86</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>66</v>
+      </c>
+      <c r="D67" t="s">
+        <v>210</v>
+      </c>
+      <c r="E67" t="s">
+        <v>211</v>
+      </c>
+      <c r="F67" t="s">
+        <v>241</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H67" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>90</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>70</v>
+      </c>
+      <c r="D68" t="s">
+        <v>210</v>
+      </c>
+      <c r="E68" t="s">
+        <v>211</v>
+      </c>
+      <c r="F68" t="s">
+        <v>167</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H68" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>94</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>74</v>
+      </c>
+      <c r="D69" t="s">
+        <v>210</v>
+      </c>
+      <c r="E69" t="s">
+        <v>211</v>
+      </c>
+      <c r="F69" t="s">
+        <v>248</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H69" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>98</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>78</v>
+      </c>
+      <c r="D70" t="s">
+        <v>210</v>
+      </c>
+      <c r="E70" t="s">
+        <v>211</v>
+      </c>
+      <c r="F70" t="s">
+        <v>177</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H70" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>102</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>82</v>
+      </c>
+      <c r="D71" t="s">
+        <v>210</v>
+      </c>
+      <c r="E71" t="s">
+        <v>211</v>
+      </c>
+      <c r="F71" t="s">
+        <v>253</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H71" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>106</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>86</v>
+      </c>
+      <c r="D72" t="s">
+        <v>210</v>
+      </c>
+      <c r="E72" t="s">
+        <v>211</v>
+      </c>
+      <c r="F72" t="s">
+        <v>253</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H72" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>122</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>90</v>
+      </c>
+      <c r="D73" t="s">
+        <v>210</v>
+      </c>
+      <c r="E73" t="s">
+        <v>211</v>
+      </c>
+      <c r="F73" t="s">
+        <v>258</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H73" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>261</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>94</v>
+      </c>
+      <c r="D74" t="s">
+        <v>210</v>
+      </c>
+      <c r="E74" t="s">
+        <v>211</v>
+      </c>
+      <c r="F74" t="s">
+        <v>232</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H74" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>264</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>98</v>
+      </c>
+      <c r="D75" t="s">
+        <v>210</v>
+      </c>
+      <c r="E75" t="s">
+        <v>211</v>
+      </c>
+      <c r="F75" t="s">
+        <v>177</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H75" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>267</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>102</v>
+      </c>
+      <c r="D76" t="s">
+        <v>210</v>
+      </c>
+      <c r="E76" t="s">
+        <v>211</v>
+      </c>
+      <c r="F76" t="s">
+        <v>214</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H76" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>270</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>106</v>
+      </c>
+      <c r="D77" t="s">
+        <v>210</v>
+      </c>
+      <c r="E77" t="s">
+        <v>211</v>
+      </c>
+      <c r="F77" t="s">
+        <v>214</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H77" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>273</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>110</v>
+      </c>
+      <c r="D78" t="s">
+        <v>210</v>
+      </c>
+      <c r="E78" t="s">
+        <v>211</v>
+      </c>
+      <c r="F78" t="s">
+        <v>241</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H78" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>276</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>114</v>
+      </c>
+      <c r="D79" t="s">
+        <v>210</v>
+      </c>
+      <c r="E79" t="s">
+        <v>211</v>
+      </c>
+      <c r="F79" t="s">
+        <v>241</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H79" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>279</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>118</v>
+      </c>
+      <c r="D80" t="s">
+        <v>210</v>
+      </c>
+      <c r="E80" t="s">
+        <v>211</v>
+      </c>
+      <c r="F80" t="s">
+        <v>144</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H80" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>282</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>122</v>
+      </c>
+      <c r="D81" t="s">
+        <v>210</v>
+      </c>
+      <c r="E81" t="s">
+        <v>211</v>
+      </c>
+      <c r="F81" t="s">
+        <v>144</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H81" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>285</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
         <v>126</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D82" t="s">
+        <v>210</v>
+      </c>
+      <c r="E82" t="s">
+        <v>211</v>
+      </c>
+      <c r="F82" t="s">
+        <v>144</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H82" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>288</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>289</v>
+      </c>
+      <c r="D83" t="s">
+        <v>210</v>
+      </c>
+      <c r="E83" t="s">
+        <v>211</v>
+      </c>
+      <c r="F83" t="s">
+        <v>232</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H83" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>292</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>261</v>
+      </c>
+      <c r="D84" t="s">
+        <v>210</v>
+      </c>
+      <c r="E84" t="s">
+        <v>211</v>
+      </c>
+      <c r="F84" t="s">
+        <v>197</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H84" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>295</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>267</v>
+      </c>
+      <c r="D85" t="s">
+        <v>210</v>
+      </c>
+      <c r="E85" t="s">
+        <v>211</v>
+      </c>
+      <c r="F85" t="s">
+        <v>232</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H85" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>298</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>270</v>
+      </c>
+      <c r="D86" t="s">
+        <v>210</v>
+      </c>
+      <c r="E86" t="s">
+        <v>211</v>
+      </c>
+      <c r="F86" t="s">
+        <v>167</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H86" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>301</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>273</v>
+      </c>
+      <c r="D87" t="s">
+        <v>210</v>
+      </c>
+      <c r="E87" t="s">
+        <v>211</v>
+      </c>
+      <c r="F87" t="s">
+        <v>302</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H87" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>305</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>276</v>
+      </c>
+      <c r="D88" t="s">
+        <v>210</v>
+      </c>
+      <c r="E88" t="s">
+        <v>211</v>
+      </c>
+      <c r="F88" t="s">
+        <v>162</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H88" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>308</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>288</v>
+      </c>
+      <c r="D89" t="s">
+        <v>210</v>
+      </c>
+      <c r="E89" t="s">
+        <v>211</v>
+      </c>
+      <c r="F89" t="s">
+        <v>144</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H89" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>311</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>292</v>
+      </c>
+      <c r="D90" t="s">
+        <v>210</v>
+      </c>
+      <c r="E90" t="s">
+        <v>211</v>
+      </c>
+      <c r="F90" t="s">
+        <v>144</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H90" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>314</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>295</v>
+      </c>
+      <c r="D91" t="s">
+        <v>210</v>
+      </c>
+      <c r="E91" t="s">
+        <v>211</v>
+      </c>
+      <c r="F91" t="s">
+        <v>144</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H91" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>317</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>298</v>
+      </c>
+      <c r="D92" t="s">
+        <v>210</v>
+      </c>
+      <c r="E92" t="s">
+        <v>211</v>
+      </c>
+      <c r="F92" t="s">
+        <v>177</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H92" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>320</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>279</v>
+      </c>
+      <c r="D93" t="s">
+        <v>210</v>
+      </c>
+      <c r="E93" t="s">
+        <v>211</v>
+      </c>
+      <c r="F93" t="s">
+        <v>241</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H93" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>323</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>282</v>
+      </c>
+      <c r="D94" t="s">
+        <v>210</v>
+      </c>
+      <c r="E94" t="s">
+        <v>211</v>
+      </c>
+      <c r="F94" t="s">
+        <v>197</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H94" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>326</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>285</v>
+      </c>
+      <c r="D95" t="s">
+        <v>210</v>
+      </c>
+      <c r="E95" t="s">
+        <v>211</v>
+      </c>
+      <c r="F95" t="s">
+        <v>162</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H95" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>329</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>24</v>
+      </c>
+      <c r="D96" t="s">
+        <v>210</v>
+      </c>
+      <c r="E96" t="s">
+        <v>211</v>
+      </c>
+      <c r="F96" t="s">
+        <v>162</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H96" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>332</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>27</v>
+      </c>
+      <c r="D97" t="s">
+        <v>210</v>
+      </c>
+      <c r="E97" t="s">
+        <v>211</v>
+      </c>
+      <c r="F97" t="s">
+        <v>214</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H97" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>335</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>30</v>
+      </c>
+      <c r="D98" t="s">
+        <v>210</v>
+      </c>
+      <c r="E98" t="s">
+        <v>211</v>
+      </c>
+      <c r="F98" t="s">
+        <v>232</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H98" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>338</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>33</v>
+      </c>
+      <c r="D99" t="s">
+        <v>210</v>
+      </c>
+      <c r="E99" t="s">
+        <v>211</v>
+      </c>
+      <c r="F99" t="s">
+        <v>241</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H99" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>341</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100" t="s">
+        <v>210</v>
+      </c>
+      <c r="E100" t="s">
+        <v>211</v>
+      </c>
+      <c r="F100" t="s">
+        <v>241</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H100" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>344</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>41</v>
+      </c>
+      <c r="D101" t="s">
+        <v>210</v>
+      </c>
+      <c r="E101" t="s">
+        <v>211</v>
+      </c>
+      <c r="F101" t="s">
+        <v>167</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H101" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>347</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>45</v>
+      </c>
+      <c r="D102" t="s">
+        <v>210</v>
+      </c>
+      <c r="E102" t="s">
+        <v>211</v>
+      </c>
+      <c r="F102" t="s">
+        <v>162</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H102" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>350</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>49</v>
+      </c>
+      <c r="D103" t="s">
+        <v>210</v>
+      </c>
+      <c r="E103" t="s">
+        <v>211</v>
+      </c>
+      <c r="F103" t="s">
+        <v>144</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H103" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>353</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>53</v>
+      </c>
+      <c r="D104" t="s">
+        <v>210</v>
+      </c>
+      <c r="E104" t="s">
+        <v>211</v>
+      </c>
+      <c r="F104" t="s">
+        <v>144</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H104" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>356</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>57</v>
+      </c>
+      <c r="D105" t="s">
+        <v>210</v>
+      </c>
+      <c r="E105" t="s">
+        <v>211</v>
+      </c>
+      <c r="F105" t="s">
+        <v>144</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H105" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>359</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>61</v>
+      </c>
+      <c r="D106" t="s">
+        <v>210</v>
+      </c>
+      <c r="E106" t="s">
+        <v>211</v>
+      </c>
+      <c r="F106" t="s">
+        <v>232</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H106" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>362</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>65</v>
+      </c>
+      <c r="D107" t="s">
+        <v>210</v>
+      </c>
+      <c r="E107" t="s">
+        <v>211</v>
+      </c>
+      <c r="F107" t="s">
+        <v>162</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H107" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>365</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>366</v>
+      </c>
+      <c r="D108" t="s">
+        <v>210</v>
+      </c>
+      <c r="E108" t="s">
+        <v>211</v>
+      </c>
+      <c r="F108" t="s">
+        <v>167</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H108" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>369</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>156</v>
+      </c>
+      <c r="D109" t="s">
+        <v>210</v>
+      </c>
+      <c r="E109" t="s">
+        <v>211</v>
+      </c>
+      <c r="F109" t="s">
+        <v>214</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H109" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>372</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>161</v>
+      </c>
+      <c r="D110" t="s">
+        <v>210</v>
+      </c>
+      <c r="E110" t="s">
+        <v>211</v>
+      </c>
+      <c r="F110" t="s">
+        <v>232</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H110" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>375</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>141</v>
+      </c>
+      <c r="D111" t="s">
+        <v>210</v>
+      </c>
+      <c r="E111" t="s">
+        <v>211</v>
+      </c>
+      <c r="F111" t="s">
+        <v>214</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H111" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>378</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>147</v>
+      </c>
+      <c r="D112" t="s">
+        <v>210</v>
+      </c>
+      <c r="E112" t="s">
+        <v>211</v>
+      </c>
+      <c r="F112" t="s">
+        <v>241</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H112" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>381</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>150</v>
+      </c>
+      <c r="D113" t="s">
+        <v>210</v>
+      </c>
+      <c r="E113" t="s">
+        <v>211</v>
+      </c>
+      <c r="F113" t="s">
+        <v>241</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H113" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>384</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>301</v>
+      </c>
+      <c r="D114" t="s">
+        <v>210</v>
+      </c>
+      <c r="E114" t="s">
+        <v>211</v>
+      </c>
+      <c r="F114" t="s">
+        <v>241</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H114" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>387</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>170</v>
+      </c>
+      <c r="D115" t="s">
+        <v>210</v>
+      </c>
+      <c r="E115" t="s">
+        <v>211</v>
+      </c>
+      <c r="F115" t="s">
+        <v>144</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H115" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>390</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>305</v>
+      </c>
+      <c r="D116" t="s">
+        <v>210</v>
+      </c>
+      <c r="E116" t="s">
+        <v>211</v>
+      </c>
+      <c r="F116" t="s">
+        <v>144</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H116" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>393</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>308</v>
+      </c>
+      <c r="D117" t="s">
+        <v>210</v>
+      </c>
+      <c r="E117" t="s">
+        <v>211</v>
+      </c>
+      <c r="F117" t="s">
+        <v>144</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H117" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>396</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>311</v>
+      </c>
+      <c r="D118" t="s">
+        <v>210</v>
+      </c>
+      <c r="E118" t="s">
+        <v>211</v>
+      </c>
+      <c r="F118" t="s">
+        <v>177</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H118" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>399</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>314</v>
+      </c>
+      <c r="D119" t="s">
+        <v>210</v>
+      </c>
+      <c r="E119" t="s">
+        <v>211</v>
+      </c>
+      <c r="F119" t="s">
+        <v>214</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H119" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>402</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>317</v>
+      </c>
+      <c r="D120" t="s">
+        <v>210</v>
+      </c>
+      <c r="E120" t="s">
+        <v>211</v>
+      </c>
+      <c r="F120" t="s">
+        <v>197</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H120" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>405</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>320</v>
+      </c>
+      <c r="D121" t="s">
+        <v>210</v>
+      </c>
+      <c r="E121" t="s">
+        <v>211</v>
+      </c>
+      <c r="F121" t="s">
+        <v>197</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H121" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>408</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>323</v>
+      </c>
+      <c r="D122" t="s">
+        <v>210</v>
+      </c>
+      <c r="E122" t="s">
+        <v>211</v>
+      </c>
+      <c r="F122" t="s">
+        <v>197</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H122" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>411</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>326</v>
+      </c>
+      <c r="D123" t="s">
+        <v>210</v>
+      </c>
+      <c r="E123" t="s">
+        <v>211</v>
+      </c>
+      <c r="F123" t="s">
+        <v>241</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H123" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>414</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>329</v>
+      </c>
+      <c r="D124" t="s">
+        <v>210</v>
+      </c>
+      <c r="E124" t="s">
+        <v>211</v>
+      </c>
+      <c r="F124" t="s">
+        <v>241</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H124" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>417</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>332</v>
+      </c>
+      <c r="D125" t="s">
+        <v>210</v>
+      </c>
+      <c r="E125" t="s">
+        <v>211</v>
+      </c>
+      <c r="F125" t="s">
+        <v>214</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H125" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>420</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>335</v>
+      </c>
+      <c r="D126" t="s">
+        <v>210</v>
+      </c>
+      <c r="E126" t="s">
+        <v>211</v>
+      </c>
+      <c r="F126" t="s">
+        <v>167</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H126" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>423</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>338</v>
+      </c>
+      <c r="D127" t="s">
+        <v>210</v>
+      </c>
+      <c r="E127" t="s">
+        <v>211</v>
+      </c>
+      <c r="F127" t="s">
+        <v>241</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H127" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>426</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>341</v>
+      </c>
+      <c r="D128" t="s">
+        <v>210</v>
+      </c>
+      <c r="E128" t="s">
+        <v>211</v>
+      </c>
+      <c r="F128" t="s">
+        <v>144</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H128" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>429</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>344</v>
+      </c>
+      <c r="D129" t="s">
+        <v>210</v>
+      </c>
+      <c r="E129" t="s">
+        <v>211</v>
+      </c>
+      <c r="F129" t="s">
+        <v>144</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H129" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>432</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>433</v>
+      </c>
+      <c r="D130" t="s">
+        <v>210</v>
+      </c>
+      <c r="E130" t="s">
+        <v>211</v>
+      </c>
+      <c r="F130" t="s">
+        <v>144</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H130" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>436</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>437</v>
+      </c>
+      <c r="D131" t="s">
+        <v>210</v>
+      </c>
+      <c r="E131" t="s">
+        <v>211</v>
+      </c>
+      <c r="F131" t="s">
+        <v>241</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H131" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>440</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>441</v>
+      </c>
+      <c r="D132" t="s">
+        <v>210</v>
+      </c>
+      <c r="E132" t="s">
+        <v>211</v>
+      </c>
+      <c r="F132" t="s">
+        <v>241</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H132" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>444</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>153</v>
+      </c>
+      <c r="D133" t="s">
+        <v>210</v>
+      </c>
+      <c r="E133" t="s">
+        <v>211</v>
+      </c>
+      <c r="F133" t="s">
+        <v>241</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H133" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>447</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>173</v>
+      </c>
+      <c r="D134" t="s">
+        <v>210</v>
+      </c>
+      <c r="E134" t="s">
+        <v>211</v>
+      </c>
+      <c r="F134" t="s">
+        <v>232</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H134" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>450</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>347</v>
+      </c>
+      <c r="D135" t="s">
+        <v>210</v>
+      </c>
+      <c r="E135" t="s">
+        <v>211</v>
+      </c>
+      <c r="F135" t="s">
+        <v>214</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H135" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>453</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>350</v>
+      </c>
+      <c r="D136" t="s">
+        <v>210</v>
+      </c>
+      <c r="E136" t="s">
+        <v>211</v>
+      </c>
+      <c r="F136" t="s">
+        <v>162</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H136" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>456</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>353</v>
+      </c>
+      <c r="D137" t="s">
+        <v>210</v>
+      </c>
+      <c r="E137" t="s">
+        <v>211</v>
+      </c>
+      <c r="F137" t="s">
+        <v>177</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H137" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>459</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>356</v>
+      </c>
+      <c r="D138" t="s">
+        <v>210</v>
+      </c>
+      <c r="E138" t="s">
+        <v>211</v>
+      </c>
+      <c r="F138" t="s">
+        <v>177</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H138" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>462</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>359</v>
+      </c>
+      <c r="D139" t="s">
+        <v>210</v>
+      </c>
+      <c r="E139" t="s">
+        <v>211</v>
+      </c>
+      <c r="F139" t="s">
+        <v>214</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H139" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>465</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>362</v>
+      </c>
+      <c r="D140" t="s">
+        <v>210</v>
+      </c>
+      <c r="E140" t="s">
+        <v>211</v>
+      </c>
+      <c r="F140" t="s">
+        <v>144</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H140" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>468</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>365</v>
+      </c>
+      <c r="D141" t="s">
+        <v>210</v>
+      </c>
+      <c r="E141" t="s">
+        <v>211</v>
+      </c>
+      <c r="F141" t="s">
+        <v>144</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H141" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>471</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>369</v>
+      </c>
+      <c r="D142" t="s">
+        <v>210</v>
+      </c>
+      <c r="E142" t="s">
+        <v>211</v>
+      </c>
+      <c r="F142" t="s">
+        <v>144</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H142" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>474</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>372</v>
+      </c>
+      <c r="D143" t="s">
+        <v>210</v>
+      </c>
+      <c r="E143" t="s">
+        <v>211</v>
+      </c>
+      <c r="F143" t="s">
+        <v>241</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H143" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>477</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>378</v>
+      </c>
+      <c r="D144" t="s">
+        <v>210</v>
+      </c>
+      <c r="E144" t="s">
+        <v>211</v>
+      </c>
+      <c r="F144" t="s">
+        <v>241</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H144" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>480</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>381</v>
+      </c>
+      <c r="D145" t="s">
+        <v>210</v>
+      </c>
+      <c r="E145" t="s">
+        <v>211</v>
+      </c>
+      <c r="F145" t="s">
+        <v>167</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H145" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>483</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>384</v>
+      </c>
+      <c r="D146" t="s">
+        <v>210</v>
+      </c>
+      <c r="E146" t="s">
+        <v>211</v>
+      </c>
+      <c r="F146" t="s">
+        <v>258</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H146" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>486</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>387</v>
+      </c>
+      <c r="D147" t="s">
+        <v>210</v>
+      </c>
+      <c r="E147" t="s">
+        <v>211</v>
+      </c>
+      <c r="F147" t="s">
+        <v>144</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H147" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>489</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>390</v>
+      </c>
+      <c r="D148" t="s">
+        <v>210</v>
+      </c>
+      <c r="E148" t="s">
+        <v>211</v>
+      </c>
+      <c r="F148" t="s">
+        <v>144</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H148" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>492</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>393</v>
+      </c>
+      <c r="D149" t="s">
+        <v>210</v>
+      </c>
+      <c r="E149" t="s">
+        <v>211</v>
+      </c>
+      <c r="F149" t="s">
+        <v>144</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H149" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>495</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>399</v>
+      </c>
+      <c r="D150" t="s">
+        <v>210</v>
+      </c>
+      <c r="E150" t="s">
+        <v>211</v>
+      </c>
+      <c r="F150" t="s">
+        <v>232</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H150" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>498</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>402</v>
+      </c>
+      <c r="D151" t="s">
+        <v>210</v>
+      </c>
+      <c r="E151" t="s">
+        <v>211</v>
+      </c>
+      <c r="F151" t="s">
+        <v>232</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H151" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>501</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>405</v>
+      </c>
+      <c r="D152" t="s">
+        <v>210</v>
+      </c>
+      <c r="E152" t="s">
+        <v>211</v>
+      </c>
+      <c r="F152" t="s">
+        <v>197</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H152" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>504</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>408</v>
+      </c>
+      <c r="D153" t="s">
+        <v>210</v>
+      </c>
+      <c r="E153" t="s">
+        <v>211</v>
+      </c>
+      <c r="F153" t="s">
+        <v>241</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H153" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>507</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>411</v>
+      </c>
+      <c r="D154" t="s">
+        <v>210</v>
+      </c>
+      <c r="E154" t="s">
+        <v>211</v>
+      </c>
+      <c r="F154" t="s">
+        <v>241</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H154" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>510</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>414</v>
+      </c>
+      <c r="D155" t="s">
+        <v>210</v>
+      </c>
+      <c r="E155" t="s">
+        <v>211</v>
+      </c>
+      <c r="F155" t="s">
+        <v>241</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H155" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>513</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>417</v>
+      </c>
+      <c r="D156" t="s">
+        <v>210</v>
+      </c>
+      <c r="E156" t="s">
+        <v>211</v>
+      </c>
+      <c r="F156" t="s">
+        <v>162</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H156" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>516</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>420</v>
+      </c>
+      <c r="D157" t="s">
+        <v>210</v>
+      </c>
+      <c r="E157" t="s">
+        <v>211</v>
+      </c>
+      <c r="F157" t="s">
+        <v>162</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H157" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>519</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>423</v>
+      </c>
+      <c r="D158" t="s">
+        <v>210</v>
+      </c>
+      <c r="E158" t="s">
+        <v>211</v>
+      </c>
+      <c r="F158" t="s">
+        <v>177</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H158" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>522</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>176</v>
+      </c>
+      <c r="D159" t="s">
+        <v>210</v>
+      </c>
+      <c r="E159" t="s">
+        <v>211</v>
+      </c>
+      <c r="F159" t="s">
+        <v>162</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H159" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>525</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>180</v>
+      </c>
+      <c r="D160" t="s">
+        <v>210</v>
+      </c>
+      <c r="E160" t="s">
+        <v>211</v>
+      </c>
+      <c r="F160" t="s">
+        <v>167</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H160" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>528</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>529</v>
+      </c>
+      <c r="D161" t="s">
+        <v>210</v>
+      </c>
+      <c r="E161" t="s">
+        <v>211</v>
+      </c>
+      <c r="F161" t="s">
+        <v>162</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H161" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>532</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>426</v>
+      </c>
+      <c r="D162" t="s">
+        <v>210</v>
+      </c>
+      <c r="E162" t="s">
+        <v>211</v>
+      </c>
+      <c r="F162" t="s">
+        <v>241</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H162" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>535</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>432</v>
+      </c>
+      <c r="D163" t="s">
+        <v>210</v>
+      </c>
+      <c r="E163" t="s">
+        <v>211</v>
+      </c>
+      <c r="F163" t="s">
+        <v>144</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H163" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>538</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>436</v>
+      </c>
+      <c r="D164" t="s">
+        <v>210</v>
+      </c>
+      <c r="E164" t="s">
+        <v>211</v>
+      </c>
+      <c r="F164" t="s">
+        <v>144</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H164" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>541</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>440</v>
+      </c>
+      <c r="D165" t="s">
+        <v>210</v>
+      </c>
+      <c r="E165" t="s">
+        <v>211</v>
+      </c>
+      <c r="F165" t="s">
+        <v>144</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H165" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>544</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>444</v>
+      </c>
+      <c r="D166" t="s">
+        <v>210</v>
+      </c>
+      <c r="E166" t="s">
+        <v>211</v>
+      </c>
+      <c r="F166" t="s">
+        <v>162</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H166" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>547</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>447</v>
+      </c>
+      <c r="D167" t="s">
+        <v>210</v>
+      </c>
+      <c r="E167" t="s">
+        <v>211</v>
+      </c>
+      <c r="F167" t="s">
+        <v>162</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H167" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>550</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>453</v>
+      </c>
+      <c r="D168" t="s">
+        <v>210</v>
+      </c>
+      <c r="E168" t="s">
+        <v>211</v>
+      </c>
+      <c r="F168" t="s">
+        <v>144</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H168" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>553</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>456</v>
+      </c>
+      <c r="D169" t="s">
+        <v>210</v>
+      </c>
+      <c r="E169" t="s">
+        <v>211</v>
+      </c>
+      <c r="F169" t="s">
+        <v>144</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H169" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>556</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>459</v>
+      </c>
+      <c r="D170" t="s">
+        <v>210</v>
+      </c>
+      <c r="E170" t="s">
+        <v>211</v>
+      </c>
+      <c r="F170" t="s">
+        <v>144</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H170" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>559</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>560</v>
+      </c>
+      <c r="D171" t="s">
+        <v>210</v>
+      </c>
+      <c r="E171" t="s">
+        <v>211</v>
+      </c>
+      <c r="F171" t="s">
+        <v>241</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H171" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>563</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>73</v>
+      </c>
+      <c r="D172" t="s">
+        <v>210</v>
+      </c>
+      <c r="E172" t="s">
+        <v>211</v>
+      </c>
+      <c r="F172" t="s">
+        <v>241</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H172" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>566</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>69</v>
+      </c>
+      <c r="D173" t="s">
+        <v>210</v>
+      </c>
+      <c r="E173" t="s">
+        <v>211</v>
+      </c>
+      <c r="F173" t="s">
+        <v>232</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H173" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>569</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>77</v>
+      </c>
+      <c r="D174" t="s">
+        <v>210</v>
+      </c>
+      <c r="E174" t="s">
+        <v>211</v>
+      </c>
+      <c r="F174" t="s">
+        <v>232</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H174" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>572</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>465</v>
+      </c>
+      <c r="D175" t="s">
+        <v>210</v>
+      </c>
+      <c r="E175" t="s">
+        <v>211</v>
+      </c>
+      <c r="F175" t="s">
+        <v>144</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H175" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>575</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>468</v>
+      </c>
+      <c r="D176" t="s">
+        <v>210</v>
+      </c>
+      <c r="E176" t="s">
+        <v>211</v>
+      </c>
+      <c r="F176" t="s">
+        <v>144</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H176" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>578</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>471</v>
+      </c>
+      <c r="D177" t="s">
+        <v>210</v>
+      </c>
+      <c r="E177" t="s">
+        <v>211</v>
+      </c>
+      <c r="F177" t="s">
+        <v>144</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H177" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>581</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>474</v>
+      </c>
+      <c r="D178" t="s">
+        <v>210</v>
+      </c>
+      <c r="E178" t="s">
+        <v>211</v>
+      </c>
+      <c r="F178" t="s">
+        <v>241</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H178" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>584</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>477</v>
+      </c>
+      <c r="D179" t="s">
+        <v>210</v>
+      </c>
+      <c r="E179" t="s">
+        <v>211</v>
+      </c>
+      <c r="F179" t="s">
+        <v>241</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H179" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>587</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>480</v>
+      </c>
+      <c r="D180" t="s">
+        <v>210</v>
+      </c>
+      <c r="E180" t="s">
+        <v>211</v>
+      </c>
+      <c r="F180" t="s">
+        <v>214</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H180" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>590</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>483</v>
+      </c>
+      <c r="D181" t="s">
+        <v>210</v>
+      </c>
+      <c r="E181" t="s">
+        <v>211</v>
+      </c>
+      <c r="F181" t="s">
+        <v>162</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H181" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>593</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>594</v>
+      </c>
+      <c r="D182" t="s">
+        <v>210</v>
+      </c>
+      <c r="E182" t="s">
+        <v>211</v>
+      </c>
+      <c r="F182" t="s">
+        <v>167</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H182" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>597</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>81</v>
+      </c>
+      <c r="D183" t="s">
+        <v>210</v>
+      </c>
+      <c r="E183" t="s">
+        <v>211</v>
+      </c>
+      <c r="F183" t="s">
+        <v>197</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H183" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>600</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>85</v>
+      </c>
+      <c r="D184" t="s">
+        <v>210</v>
+      </c>
+      <c r="E184" t="s">
+        <v>211</v>
+      </c>
+      <c r="F184" t="s">
+        <v>177</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H184" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>603</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>183</v>
+      </c>
+      <c r="D185" t="s">
+        <v>210</v>
+      </c>
+      <c r="E185" t="s">
+        <v>211</v>
+      </c>
+      <c r="F185" t="s">
+        <v>177</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H185" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>606</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>486</v>
+      </c>
+      <c r="D186" t="s">
+        <v>210</v>
+      </c>
+      <c r="E186" t="s">
+        <v>211</v>
+      </c>
+      <c r="F186" t="s">
+        <v>162</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H186" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>609</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>489</v>
+      </c>
+      <c r="D187" t="s">
+        <v>210</v>
+      </c>
+      <c r="E187" t="s">
+        <v>211</v>
+      </c>
+      <c r="F187" t="s">
+        <v>144</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H187" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>612</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>492</v>
+      </c>
+      <c r="D188" t="s">
+        <v>210</v>
+      </c>
+      <c r="E188" t="s">
+        <v>211</v>
+      </c>
+      <c r="F188" t="s">
+        <v>144</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H188" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>615</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>495</v>
+      </c>
+      <c r="D189" t="s">
+        <v>210</v>
+      </c>
+      <c r="E189" t="s">
+        <v>211</v>
+      </c>
+      <c r="F189" t="s">
+        <v>144</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H189" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>618</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>498</v>
+      </c>
+      <c r="D190" t="s">
+        <v>210</v>
+      </c>
+      <c r="E190" t="s">
+        <v>211</v>
+      </c>
+      <c r="F190" t="s">
+        <v>241</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H190" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>621</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>501</v>
+      </c>
+      <c r="D191" t="s">
+        <v>210</v>
+      </c>
+      <c r="E191" t="s">
+        <v>211</v>
+      </c>
+      <c r="F191" t="s">
+        <v>241</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H191" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>624</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>504</v>
+      </c>
+      <c r="D192" t="s">
+        <v>210</v>
+      </c>
+      <c r="E192" t="s">
+        <v>211</v>
+      </c>
+      <c r="F192" t="s">
+        <v>241</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H192" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>627</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>507</v>
+      </c>
+      <c r="D193" t="s">
+        <v>210</v>
+      </c>
+      <c r="E193" t="s">
+        <v>211</v>
+      </c>
+      <c r="F193" t="s">
+        <v>214</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H193" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>630</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>510</v>
+      </c>
+      <c r="D194" t="s">
+        <v>210</v>
+      </c>
+      <c r="E194" t="s">
+        <v>211</v>
+      </c>
+      <c r="F194" t="s">
+        <v>232</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H194" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>633</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>513</v>
+      </c>
+      <c r="D195" t="s">
+        <v>210</v>
+      </c>
+      <c r="E195" t="s">
+        <v>211</v>
+      </c>
+      <c r="F195" t="s">
+        <v>162</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H195" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>636</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>519</v>
+      </c>
+      <c r="D196" t="s">
+        <v>210</v>
+      </c>
+      <c r="E196" t="s">
+        <v>211</v>
+      </c>
+      <c r="F196" t="s">
+        <v>144</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H196" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>639</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>522</v>
+      </c>
+      <c r="D197" t="s">
+        <v>210</v>
+      </c>
+      <c r="E197" t="s">
+        <v>211</v>
+      </c>
+      <c r="F197" t="s">
+        <v>144</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H197" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>642</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>525</v>
+      </c>
+      <c r="D198" t="s">
+        <v>210</v>
+      </c>
+      <c r="E198" t="s">
+        <v>211</v>
+      </c>
+      <c r="F198" t="s">
+        <v>144</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H198" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>645</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>186</v>
+      </c>
+      <c r="D199" t="s">
+        <v>210</v>
+      </c>
+      <c r="E199" t="s">
+        <v>211</v>
+      </c>
+      <c r="F199" t="s">
+        <v>162</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H199" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>648</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>528</v>
+      </c>
+      <c r="D200" t="s">
+        <v>210</v>
+      </c>
+      <c r="E200" t="s">
+        <v>211</v>
+      </c>
+      <c r="F200" t="s">
+        <v>177</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H200" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>651</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>532</v>
+      </c>
+      <c r="D201" t="s">
+        <v>210</v>
+      </c>
+      <c r="E201" t="s">
+        <v>211</v>
+      </c>
+      <c r="F201" t="s">
+        <v>162</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H201" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>654</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>535</v>
+      </c>
+      <c r="D202" t="s">
+        <v>210</v>
+      </c>
+      <c r="E202" t="s">
+        <v>211</v>
+      </c>
+      <c r="F202" t="s">
+        <v>162</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H202" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>657</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>538</v>
+      </c>
+      <c r="D203" t="s">
+        <v>210</v>
+      </c>
+      <c r="E203" t="s">
+        <v>211</v>
+      </c>
+      <c r="F203" t="s">
+        <v>197</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H203" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>660</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>541</v>
+      </c>
+      <c r="D204" t="s">
+        <v>210</v>
+      </c>
+      <c r="E204" t="s">
+        <v>211</v>
+      </c>
+      <c r="F204" t="s">
+        <v>197</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H204" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>663</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>544</v>
+      </c>
+      <c r="D205" t="s">
+        <v>210</v>
+      </c>
+      <c r="E205" t="s">
+        <v>211</v>
+      </c>
+      <c r="F205" t="s">
+        <v>162</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H205" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>666</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>547</v>
+      </c>
+      <c r="D206" t="s">
+        <v>210</v>
+      </c>
+      <c r="E206" t="s">
+        <v>211</v>
+      </c>
+      <c r="F206" t="s">
+        <v>253</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H206" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>669</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>670</v>
+      </c>
+      <c r="D207" t="s">
+        <v>210</v>
+      </c>
+      <c r="E207" t="s">
+        <v>211</v>
+      </c>
+      <c r="F207" t="s">
+        <v>253</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H207" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>673</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>566</v>
+      </c>
+      <c r="D208" t="s">
+        <v>210</v>
+      </c>
+      <c r="E208" t="s">
+        <v>211</v>
+      </c>
+      <c r="F208" t="s">
+        <v>177</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H208" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>676</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>559</v>
+      </c>
+      <c r="D209" t="s">
+        <v>210</v>
+      </c>
+      <c r="E209" t="s">
+        <v>211</v>
+      </c>
+      <c r="F209" t="s">
+        <v>241</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H209" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>679</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>680</v>
+      </c>
+      <c r="D210" t="s">
+        <v>210</v>
+      </c>
+      <c r="E210" t="s">
+        <v>211</v>
+      </c>
+      <c r="F210" t="s">
+        <v>253</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H210" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>683</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>563</v>
+      </c>
+      <c r="D211" t="s">
+        <v>210</v>
+      </c>
+      <c r="E211" t="s">
+        <v>211</v>
+      </c>
+      <c r="F211" t="s">
+        <v>258</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H211" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>686</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>687</v>
+      </c>
+      <c r="D212" t="s">
+        <v>210</v>
+      </c>
+      <c r="E212" t="s">
+        <v>211</v>
+      </c>
+      <c r="F212" t="s">
+        <v>241</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H212" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>690</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>691</v>
+      </c>
+      <c r="D213" t="s">
+        <v>210</v>
+      </c>
+      <c r="E213" t="s">
+        <v>211</v>
+      </c>
+      <c r="F213" t="s">
+        <v>214</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H213" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>110</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
         <v>10</v>
       </c>
-      <c r="D43" t="s">
-[...12 lines deleted...]
-        <v>160</v>
+      <c r="D214" t="s">
+        <v>694</v>
+      </c>
+      <c r="E214" t="s">
+        <v>695</v>
+      </c>
+      <c r="F214" t="s">
+        <v>241</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H214" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>114</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>17</v>
+      </c>
+      <c r="D215" t="s">
+        <v>694</v>
+      </c>
+      <c r="E215" t="s">
+        <v>695</v>
+      </c>
+      <c r="F215" t="s">
+        <v>241</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H215" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>289</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>21</v>
+      </c>
+      <c r="D216" t="s">
+        <v>694</v>
+      </c>
+      <c r="E216" t="s">
+        <v>695</v>
+      </c>
+      <c r="F216" t="s">
+        <v>241</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H216" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>433</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>8</v>
+      </c>
+      <c r="D217" t="s">
+        <v>694</v>
+      </c>
+      <c r="E217" t="s">
+        <v>695</v>
+      </c>
+      <c r="F217" t="s">
+        <v>241</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H217" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>441</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>16</v>
+      </c>
+      <c r="D218" t="s">
+        <v>694</v>
+      </c>
+      <c r="E218" t="s">
+        <v>695</v>
+      </c>
+      <c r="F218" t="s">
+        <v>197</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H218" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>706</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>20</v>
+      </c>
+      <c r="D219" t="s">
+        <v>694</v>
+      </c>
+      <c r="E219" t="s">
+        <v>695</v>
+      </c>
+      <c r="F219" t="s">
+        <v>162</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H219" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>670</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>34</v>
+      </c>
+      <c r="D220" t="s">
+        <v>694</v>
+      </c>
+      <c r="E220" t="s">
+        <v>695</v>
+      </c>
+      <c r="F220" t="s">
+        <v>214</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H220" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>691</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>38</v>
+      </c>
+      <c r="D221" t="s">
+        <v>694</v>
+      </c>
+      <c r="E221" t="s">
+        <v>695</v>
+      </c>
+      <c r="F221" t="s">
+        <v>241</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H221" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>713</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>42</v>
+      </c>
+      <c r="D222" t="s">
+        <v>694</v>
+      </c>
+      <c r="E222" t="s">
+        <v>695</v>
+      </c>
+      <c r="F222" t="s">
+        <v>162</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H222" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>716</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>46</v>
+      </c>
+      <c r="D223" t="s">
+        <v>694</v>
+      </c>
+      <c r="E223" t="s">
+        <v>695</v>
+      </c>
+      <c r="F223" t="s">
+        <v>162</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H223" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>719</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>50</v>
+      </c>
+      <c r="D224" t="s">
+        <v>694</v>
+      </c>
+      <c r="E224" t="s">
+        <v>695</v>
+      </c>
+      <c r="F224" t="s">
+        <v>162</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H224" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>722</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>54</v>
+      </c>
+      <c r="D225" t="s">
+        <v>694</v>
+      </c>
+      <c r="E225" t="s">
+        <v>695</v>
+      </c>
+      <c r="F225" t="s">
+        <v>162</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H225" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>725</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>58</v>
+      </c>
+      <c r="D226" t="s">
+        <v>694</v>
+      </c>
+      <c r="E226" t="s">
+        <v>695</v>
+      </c>
+      <c r="F226" t="s">
+        <v>144</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H226" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>728</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>207</v>
+      </c>
+      <c r="D227" t="s">
+        <v>694</v>
+      </c>
+      <c r="E227" t="s">
+        <v>695</v>
+      </c>
+      <c r="F227" t="s">
+        <v>162</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H227" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>118</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>10</v>
+      </c>
+      <c r="D228" t="s">
+        <v>731</v>
+      </c>
+      <c r="E228" t="s">
+        <v>732</v>
+      </c>
+      <c r="F228" t="s">
+        <v>258</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H228" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>529</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>17</v>
+      </c>
+      <c r="D229" t="s">
+        <v>731</v>
+      </c>
+      <c r="E229" t="s">
+        <v>732</v>
+      </c>
+      <c r="F229" t="s">
+        <v>197</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H229" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>594</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>21</v>
+      </c>
+      <c r="D230" t="s">
+        <v>731</v>
+      </c>
+      <c r="E230" t="s">
+        <v>732</v>
+      </c>
+      <c r="F230" t="s">
+        <v>214</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H230" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>687</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>8</v>
+      </c>
+      <c r="D231" t="s">
+        <v>731</v>
+      </c>
+      <c r="E231" t="s">
+        <v>732</v>
+      </c>
+      <c r="F231" t="s">
+        <v>248</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H231" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>741</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>10</v>
+      </c>
+      <c r="D232" t="s">
+        <v>742</v>
+      </c>
+      <c r="E232" t="s">
+        <v>743</v>
+      </c>
+      <c r="F232" t="s">
+        <v>744</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H232" t="s">
+        <v>745</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>